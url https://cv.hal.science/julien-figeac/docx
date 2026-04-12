--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -74,51 +74,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur de recherche au CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis 2025 : UTOPI (UMR 5133), Université de Toulouse II et Sciences Po Toulouse</w:t>
+        <w:t xml:space="preserve">Depuis 2026 : UTOPI (UMR 5133), Sciences Po Toulouse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2015 - 2025 : LISST (UMR 5193), Université de Toulouse – Jean Jaurès.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2009 – 2015 : LTCI (UMR 5141), Télécom ParisTech.</w:t>
       </w:r>
@@ -291,51 +291,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05510080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -429,4197 +429,4292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05464542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieillissement reproductif des femmes : anatomie d’une épreuve produite par le genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le &amp;quot;paradoxe de l'innovation éditoriale&amp;quot; : quand les promesses du pluralisme informationnel renforcent la segmentation des publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Charlap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (2), pp.44-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05386260v1</w:t>
+                <w:t xml:space="preserve">hal-05569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences et évolutions du traitement journalistique d’un rituel politique. Le cas des parrainages des candidats à l’élection présidentielle (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Catlla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouard</w:t>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Savinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 139, pp.145-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15d10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital party paradox: behind participationism, the persistence of traditional political repertoires on Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (3), pp.284-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02673231251340803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05068606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing the campaign closer to the voters: Facebook in partisan-managed campaigning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (1), pp.85-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/commun-2022-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04435123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictualité des controverses sur les réseaux numériques : tensions, autocensure et transformation du débat public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+                <w:t xml:space="preserve">Le vieillissement reproductif des femmes : anatomie d’une épreuve produite par le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154wv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05440053v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05386260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne en contexte de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+                <w:t xml:space="preserve">Conflictualité des controverses sur les réseaux numériques : tensions, autocensure et transformation du débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Poubel</w:t>
+                <w:t xml:space="preserve">Laëtitia Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, pp.57-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213002v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05440053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médiatiques et segmentation des publics de l'information politique en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bousquet</w:t>
+                <w:t xml:space="preserve">Faire campagne en contexte de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Poubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/127l4⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (1), pp.67-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04682567v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Campaigning on Facebook: Do Metrics of User Engagement Drive French Political Parties’ Publications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media and communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17645/mac.8487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le pluralisme de l'information des réseaux numériques devient toxique : les tactiques de sous-exposition médiatique et de repli relationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques médiatiques et segmentation des publics de l'information politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liza Rives</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11oxc⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127l4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04580940v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04682567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne dans Facebook Une pratique privilégiée par l'extrême droite et les partis émergents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le pluralisme de l'information des réseaux numériques devient toxique : les tactiques de sous-exposition médiatique et de repli relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.019.0055⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Publication anticipée (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11oxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223259v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04580940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbations des relations interpersonnelles durant la pandémie de Covid-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favre</w:t>
+                <w:t xml:space="preserve">Les formes de la solidarité sociale dans les groupes Facebook trans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Armangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.142.0199⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (242), pp.205-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.242.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191384v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04191375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de la solidarité sociale dans les groupes Facebook trans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yael Armangau</w:t>
+                <w:t xml:space="preserve">Faire campagne dans Facebook Une pratique privilégiée par l'extrême droite et les partis émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.242.0205⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.55-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.019.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04191375v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social distance in France: Evolution of homogeneity within personal networks from 2001 to 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les perturbations des relations interpersonnelles durant la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tudoux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2021.05.001⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Crise de la covid-19 et confinement : regards sociologiques, 14 (2), pp.199-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.142.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03227130v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets secondaires de la crise sanitaire sur les sociabilités médiatisées des français</w:t>
+                <w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.234.0165⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03776337v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03878772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No kids, more life ? Du souci environnemental au sein des communautés childfree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.151-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.29600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03878772v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03360607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No kids, more life ? Du souci environnemental au sein des communautés childfree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets secondaires de la crise sanitaire sur les sociabilités médiatisées des français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.29600⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.165-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.234.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03360607v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03776337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+                <w:t xml:space="preserve">Social distance in France: Evolution of homogeneity within personal networks from 2001 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2021.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03658292v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How behavioral homophily on social media influences the perception of tie-strengthening within young adults’ personal networks</w:t>
+                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14614448211020691⟩</w:t>
+              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03274114v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favre</w:t>
+                <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3807975⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03506334v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03658292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
+                <w:t xml:space="preserve">How behavioral homophily on social media influences the perception of tie-strengthening within young adults’ personal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (8), pp.1971-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14614448211020691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049810v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3807975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03150044v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893332v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
+                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049805v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salord</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.81-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02967512v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02893332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salord</w:t>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02541184v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02161154v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-ethnography of social media apps’ connection cues in public settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050157917747642⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867448v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze Patterns and the Temporal Organization of Multiple Activities in Mobile Smartphone Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (5-6), pp.311-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07370024.2017.1326008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resta algo de 2013?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Video-ethnography of social media apps’ connection cues in public settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liinc em revista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18617/liinc.v13i2.4092⟩</w:t>
+              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.407-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050157917747642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01667081v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design de l’hyperconnectivité relationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resta algo de 2013?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Chaulet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.1955⟩</w:t>
+              <w:t xml:space="preserve">Liinc em revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.381-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18617/liinc.v13i2.4092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398003v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muddled Boundaries of Digital Shrines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le design de l’hyperconnectivité relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15405702.2015.1019072⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228530v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01121684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive Violence: The Performative Effects of Subversive Participatory Media Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.231-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01228540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation temporelle des engagements visuels dans des situations de multi-activité équipée en milieu urbain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Licoppe</w:t>
+                <w:t xml:space="preserve">Muddled Boundaries of Digital Shrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Popular Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.251-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15405702.2015.1019072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01121698v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commémoration des &amp;quot;mauvais morts&amp;quot; au sein des sanctuaires spontanés numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
+                <w:t xml:space="preserve">L’organisation temporelle des engagements visuels dans des situations de multi-activité équipée en milieu urbain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (3-4), pp.241-270</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943229v1</w:t>
+                <w:t xml:space="preserve">halshs-01121698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching Mobile TV in Constrained Telecommunication Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La commémoration des &amp;quot;mauvais morts&amp;quot; au sein des sanctuaires spontanés numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (92), pp. 71-90</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3-4), pp.241-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943215v1</w:t>
+                <w:t xml:space="preserve">hal-00943229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des usagers de la Mobile TV aux formes visuelles de la coordination sociale.</w:t>
+                <w:t xml:space="preserve">Watching Mobile TV in Constrained Telecommunication Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), pp.41-64</w:t>
+              <w:t xml:space="preserve">Communication &amp; Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (92), pp. 71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00602170v1</w:t>
+                <w:t xml:space="preserve">hal-00943215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation de la TV mobile personnelle autour des réseaux de communication.</w:t>
+                <w:t xml:space="preserve">La participation des usagers de la Mobile TV aux formes visuelles de la coordination sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156, pp. 81-111</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943173v1</w:t>
+                <w:t xml:space="preserve">halshs-00602170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La configuration des pratiques d'information selon la logique des situations.</w:t>
+                <w:t xml:space="preserve">L'appropriation de la TV mobile personnelle autour des réseaux de communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp. 81-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La configuration des pratiques d'information selon la logique des situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (143), pp.17 - 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00411579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4629,124 +4724,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Detection of Persistent Communities in Dynamic Networks withNetwork Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWSM'26: International AAAI Conference on Web and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Los Angeles, CA, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4756,139 +4851,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230, 2018, Humanités numériques, 978-2-343-14480-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4898,1073 +4993,1073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo Spaces of Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-87, 2024, Studies in Media and Communications, 9781800716063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2050-206020240000026008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04533692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le confinement a‐t‐il favorisé des dynamiques de soutien social plus connectées et « expressives » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Support Networks within Transgender Facebook Groups: Facing a “Therapeutic Shield” in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Armangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Austin H. Johnson; Baker A. Rogers; Tiffany Taylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Advances in Trans Studies: Moving Toward Gender Expansion and Trans Hope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Emerald Publishing Limited, pp.207-222, 2021, Advances in Gender Research, 978-1-80262-030-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UGA Editions</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/S1529-212620210000032014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03166179v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Support Networks within Transgender Facebook Groups: Facing a “Therapeutic Shield” in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le confinement a‐t‐il mis à l’épreuve les relations interpersonnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Armangau</w:t>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Austin H. Johnson; Baker A. Rogers; Tiffany Taylor. </w:t>
+              <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Trans Studies: Moving Toward Gender Expansion and Trans Hope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, Emerald Publishing Limited, pp.207-222, 2021, Advances in Gender Research, 978-1-80262-030-6. </w:t>
+              <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-110, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S1529-212620210000032014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417780v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03166338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le confinement a‐t‐il mis à l’épreuve les relations interpersonnelles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le confinement a‐t‐il favorisé des dynamiques de soutien social plus connectées et « expressives » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-110, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18692⟩</w:t>
+              <w:t xml:space="preserve">, pp.117-122, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03166338v1</w:t>
+                <w:t xml:space="preserve">halshs-03166179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes d'usage de la téléphonie mobile: données fines et enregistrements vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Millette; Florence Millerand; David Myles; Guillaume Latzko-Toth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en contexte numérique. Une orientation qualitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-274, 2020, 978-2-7606-4249-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02968709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques, contre-critiques et trolls : la scénarisation des conflits sociaux en ligne lors des événements tragiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Canu; Johann Chaulet; Caroline Datchary; Julien Figeac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critiques du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2018, Humanités numériques, 978-2-343-14480-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct video observation of the uses of smartphone on the move. Reconceptualizing mobile multi-activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana de Souza e Silva; Mimi Sheller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility and Locative Media. Mobile Communication in Hybrid Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.48-64, 2015, Changing mobilities, 978-1-13-877813-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01121703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l'appropriation de la presse en ligne par la confrontation des utilisateurs à leurs traces d'usage.</w:t>
+                <w:t xml:space="preserve">The Appropriation of Mobile TV through Television Preferences and Communications Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin C. &amp; Von Pape T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalisme en ligne. Pratiques et recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images in Mobile Communication. New content, new uses, new perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.121-141, 2012, 978-3-531-93190-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-531-93190-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943189v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Appropriation of Mobile TV through Television Preferences and Communications Networks</w:t>
+                <w:t xml:space="preserve">Etudier l'appropriation de la presse en ligne par la confrontation des utilisateurs à leurs traces d'usage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images in Mobile Communication. New content, new uses, new perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journalisme en ligne. Pratiques et recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.261-265, 2012, Info&amp;Com</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943204v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pragmatique de la pratique télévisuelle. Etude de l'appropriation de la Mobile TV en situation de mobilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanence de la télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Apogée, pp.PP. 57-70, 2011, Médias et nouvelles technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5974,201 +6069,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook lors des campagnes électorales : Les métriques d'engagement des utilisateurs orientent-elles les publications des partis politiques français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.17645/mac.8487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04764404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des réseaux sociaux numériques renforcent-ils les relations sociales hors ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6178,332 +6273,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic curation of News on YouTube: Evidence from the 2022 French Presidential Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05398989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la droitisation de la ligne éditoriale de CNEWS : de l’évolution de ses programmes à ses publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne dans Facebook : La passivité des partis «traditionnels» face à la réactivité des partis de plateforme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les usages des dispositifs de communication durant la crise sanitaire et leurs effets sur les sociabilités des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03798377v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation, autonomie et adaptation à l'audience : Le cas des pages politiques sur Facebook en campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6512,287 +6637,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages des dispositifs de communication durant la crise sanitaire et leurs effets sur les sociabilités des Français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire campagne dans Facebook : La passivité des partis «traditionnels» face à la réactivité des partis de plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03521209v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après Juin 2013. Structuration d'une gauche militante et extra-institutionnelle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6802,467 +6897,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'importance des réseaux sociaux au Brésil : le projet LisTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03131901v1</w:t>
+                <w:t xml:space="preserve">hal-03116302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des réseaux sociaux au Brésil : le projet LisTIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.24-26</w:t>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116302v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser une mobilisation collective dans les réseaux socionumériques : l'exemple des groupes Facebook brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salord</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7272,51 +7367,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young, male, divisive issues: the social and political characteristics of French MPs that encourage audience engagement on Facebook, Instagram, and Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7345,993 +7440,993 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IPSA World Congress of Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seoul National University, Jul 2025, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05238317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social life of farmers in France. A structural analysis of agricultural personal networks and sociabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSNA Sunbelt 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Network for Social Network Analysis, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The differentiated effects of the Covid-19 crisis according to life cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSN 2021, 5th European Conference on Social Networks (Virtual Edition, Naples)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Naples, Sep 2021, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social support networks within transgender Facebook groups: facing a “therapeutic shield” in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Armangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunbelt XLI. Networks 2021: A Joint Sunbelt and Netsci Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigger, more segregated, denser…? Evolution of personal networks from 2001 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII Sunbelt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Utrecht University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of social hyper-connectivity: Video-ethnography of the uses of Mobile Social Network Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Conference of the International Communication Association (ICA 2016): "Communicating With Power"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the uses of social and locative media on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the International Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities in action: video-recording the uses of mobile terminals in transport settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local and Mobile. Conference of the Cosmobilities Network.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining camera glasses and mobile screen capture to study the uses of Smartphones on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Mobile uses, Mobile design”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographic methods for research on mobile communication behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Future Business Mobilities”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d'inscription des usages de la TV sur mobile dans les déplacements quotidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition de l'école d'été du GDR TIC et Société (CNRS) : "TIC et Nouvelles Mobilités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8399,51 +8494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19AA8DF0"/>
+    <w:nsid w:val="3ABA4730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A97D5CC1"/>
+    <w:nsid w:val="4F641EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8781,51 +8876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05510080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2026.2616497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154wv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le-Coz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251340803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2022-0106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bideau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Poubel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le Coz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.8487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oxc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Armangau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448211020691" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157917747642" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1326008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v13i2.4092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1955" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15405702.2015.1019072" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5133" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1529-212620210000032014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18692" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/methodes_de_recherche_en_contexte_numerique/fichiers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Mobility-and-Locative-Media-Mobile-Communication-in-Hybrid-Spaces/Silva-Sheller/p/book/9780367868949" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93190-6_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798377v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297849v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05510080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2026.2616497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le-Coz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251340803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2022-0106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154wv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bideau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Poubel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le Coz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.8487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oxc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Armangau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448211020691" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1326008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157917747642" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v13i2.4092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1955" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5133" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15405702.2015.1019072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1529-212620210000032014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18692" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/methodes_de_recherche_en_contexte_numerique/fichiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Mobility-and-Locative-Media-Mobile-Communication-in-Hybrid-Spaces/Silva-Sheller/p/book/9780367868949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93190-6_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521209v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798377v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>