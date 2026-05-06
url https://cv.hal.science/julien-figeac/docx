--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -325,642 +325,642 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campaigning across platforms: how party status, social profiles, and emotional tone shaped user engagement with French MPs during the 2022 presidential election</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;paradoxe de l'innovation éditoriale&amp;quot; : quand les promesses du pluralisme informationnel renforcent la segmentation des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Technology and Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (2), pp.44-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05464542v1</w:t>
+                <w:t xml:space="preserve">hal-05569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;paradoxe de l'innovation éditoriale&amp;quot; : quand les promesses du pluralisme informationnel renforcent la segmentation des publics</w:t>
+                <w:t xml:space="preserve">Campaigning across platforms: how party status, social profiles, and emotional tone shaped user engagement with French MPs during the 2022 presidential election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Information Technology and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19331681.2026.2616497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569420v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05464542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences et évolutions du traitement journalistique d’un rituel politique. Le cas des parrainages des candidats à l’élection présidentielle (2002-2022)</w:t>
+                <w:t xml:space="preserve">Le vieillissement reproductif des femmes : anatomie d’une épreuve produite par le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Catlla</w:t>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Savinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15d10⟩</w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154wv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424668v1</w:t>
+                <w:t xml:space="preserve">halshs-05386260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital party paradox: behind participationism, the persistence of traditional political repertoires on Facebook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing the campaign closer to the voters: Facebook in partisan-managed campaigning in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02673231251340803⟩</w:t>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/commun-2022-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05068606v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04435123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the campaign closer to the voters: Facebook in partisan-managed campaigning in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+                <w:t xml:space="preserve">Permanences et évolutions du traitement journalistique d’un rituel politique. Le cas des parrainages des candidats à l’élection présidentielle (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Savinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (1), pp.85-104. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.145-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/commun-2022-0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15d10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04435123v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieillissement reproductif des femmes : anatomie d’une épreuve produite par le genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digital party paradox: behind participationism, the persistence of traditional political repertoires on Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Charlap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33, </w:t>
+              <w:t xml:space="preserve">European Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (3), pp.284-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/154wv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02673231251340803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05386260v1</w:t>
+                <w:t xml:space="preserve">halshs-05068606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictualité des controverses sur les réseaux numériques : tensions, autocensure et transformation du débat public</w:t>
               </w:r>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1139,235 +1139,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Campaigning on Facebook: Do Metrics of User Engagement Drive French Political Parties’ Publications?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques médiatiques et segmentation des publics de l'information politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media and communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/mac.8487⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127l4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04763247v1</w:t>
+                <w:t xml:space="preserve">halshs-04682567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médiatiques et segmentation des publics de l'information politique en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-Campaigning on Facebook: Do Metrics of User Engagement Drive French Political Parties’ Publications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+              <w:t xml:space="preserve">Media and communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/127l4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17645/mac.8487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04682567v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le pluralisme de l'information des réseaux numériques devient toxique : les tactiques de sous-exposition médiatique et de repli relationnel</w:t>
               </w:r>
@@ -1464,2420 +1464,2420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de la solidarité sociale dans les groupes Facebook trans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yael Armangau</w:t>
+                <w:t xml:space="preserve">Faire campagne dans Facebook Une pratique privilégiée par l'extrême droite et les partis émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.242.0205⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.55-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.019.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04191375v1</w:t>
+                <w:t xml:space="preserve">hal-04223259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne dans Facebook Une pratique privilégiée par l'extrême droite et les partis émergents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+                <w:t xml:space="preserve">Les perturbations des relations interpersonnelles durant la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.019.0055⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Crise de la covid-19 et confinement : regards sociologiques, 14 (2), pp.199-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.142.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223259v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbations des relations interpersonnelles durant la pandémie de Covid-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favre</w:t>
+                <w:t xml:space="preserve">Les formes de la solidarité sociale dans les groupes Facebook trans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Armangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Crise de la covid-19 et confinement : regards sociologiques, 14 (2), pp.199-221. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (242), pp.205-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.142.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.242.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191384v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04191375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social distance in France: Evolution of homogeneity within personal networks from 2001 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+                <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.70-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2021.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03878772v1</w:t>
+                <w:t xml:space="preserve">halshs-03227130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No kids, more life ? Du souci environnemental au sein des communautés childfree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets secondaires de la crise sanitaire sur les sociabilités médiatisées des français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.29600⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.165-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.234.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03360607v1</w:t>
+                <w:t xml:space="preserve">halshs-03776337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets secondaires de la crise sanitaire sur les sociabilités médiatisées des français</w:t>
+                <w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234, pp.165-194. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.234.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03776337v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03878772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social distance in France: Evolution of homogeneity within personal networks from 2001 to 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favre</w:t>
+                <w:t xml:space="preserve">No kids, more life ? Du souci environnemental au sein des communautés childfree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.70-83. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.151-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2021.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.29600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03227130v1</w:t>
+                <w:t xml:space="preserve">halshs-03360607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03049810v1</w:t>
+                <w:t xml:space="preserve">halshs-03658292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+                <w:t xml:space="preserve">How behavioral homophily on social media influences the perception of tie-strengthening within young adults’ personal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (8), pp.1971-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14614448211020691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03366403v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Prévost</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
+              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03658292v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How behavioral homophily on social media influences the perception of tie-strengthening within young adults’ personal networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14614448211020691⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3807975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03274114v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bidart</w:t>
+                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Defossez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3807975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03506334v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
+                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02967512v1</w:t>
+                <w:t xml:space="preserve">halshs-03150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.81-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03150044v1</w:t>
+                <w:t xml:space="preserve">halshs-02893332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 123, pp.81-102. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893332v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
+                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03049805v1</w:t>
+                <w:t xml:space="preserve">halshs-02967512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02541184v1</w:t>
+                <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02161154v1</w:t>
+                <w:t xml:space="preserve">halshs-02541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze Patterns and the Temporal Organization of Multiple Activities in Mobile Smartphone Uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video-ethnography of social media apps’ connection cues in public settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licoppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (5-6), pp.311-334. </w:t>
+              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.407-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07370024.2017.1326008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2050157917747642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166558v1</w:t>
+                <w:t xml:space="preserve">hal-01867448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-ethnography of social media apps’ connection cues in public settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaze Patterns and the Temporal Organization of Multiple Activities in Mobile Smartphone Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.407-427. </w:t>
+              <w:t xml:space="preserve">Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5-6), pp.311-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2050157917747642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07370024.2017.1326008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867448v1</w:t>
+                <w:t xml:space="preserve">hal-02166558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resta algo de 2013?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liinc em revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.381-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3924,51 +3924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de l’hyperconnectivité relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3996,321 +3996,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01398003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence expressive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Muddled Boundaries of Digital Shrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (1), </w:t>
+              <w:t xml:space="preserve">Popular Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.251-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.5133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15405702.2015.1019072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01121684v1</w:t>
+                <w:t xml:space="preserve">halshs-01228530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Violence: The Performative Effects of Subversive Participatory Media Uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">La violence expressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01228540v1</w:t>
+                <w:t xml:space="preserve">halshs-01121684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muddled Boundaries of Digital Shrines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Expressive Violence: The Performative Effects of Subversive Participatory Media Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.231-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15405702.2015.1019072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228530v1</w:t>
+                <w:t xml:space="preserve">halshs-01228540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation temporelle des engagements visuels dans des situations de multi-activité équipée en milieu urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4348,51 +4348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commémoration des &amp;quot;mauvais morts&amp;quot; au sein des sanctuaires spontanés numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4738,64 +4738,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Detection of Persistent Communities in Dynamic Networks withNetwork Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,51 +4878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,90 +5020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo Spaces of Communication Research</w:t>
@@ -5152,446 +5152,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04533692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Support Networks within Transgender Facebook Groups: Facing a “Therapeutic Shield” in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le confinement a‐t‐il favorisé des dynamiques de soutien social plus connectées et « expressives » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Austin H. Johnson; Baker A. Rogers; Tiffany Taylor. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Trans Studies: Moving Toward Gender Expansion and Trans Hope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/S1529-212620210000032014⟩</w:t>
+              <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-122, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417780v1</w:t>
+                <w:t xml:space="preserve">halshs-03166179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le confinement a‐t‐il mis à l’épreuve les relations interpersonnelles ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favre</w:t>
+                <w:t xml:space="preserve">Social Support Networks within Transgender Facebook Groups: Facing a “Therapeutic Shield” in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Armangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t>
+              <w:t xml:space="preserve">Austin H. Johnson; Baker A. Rogers; Tiffany Taylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Trans Studies: Moving Toward Gender Expansion and Trans Hope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Emerald Publishing Limited, pp.207-222, 2021, Advances in Gender Research, 978-1-80262-030-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S1529-212620210000032014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03166338v1</w:t>
+                <w:t xml:space="preserve">hal-03417780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le confinement a‐t‐il favorisé des dynamiques de soutien social plus connectées et « expressives » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le confinement a‐t‐il mis à l’épreuve les relations interpersonnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-122, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
+              <w:t xml:space="preserve">, pp.105-110, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03166179v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03166338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes d'usage de la téléphonie mobile: données fines et enregistrements vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Millette; Florence Millerand; David Myles; Guillaume Latzko-Toth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en contexte numérique. Une orientation qualitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5633,51 +5633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques, contre-critiques et trolls : la scénarisation des conflits sociaux en ligne lors des événements tragiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5732,51 +5732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct video observation of the uses of smartphone on the move. Reconceptualizing mobile multi-activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6096,80 +6096,80 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook lors des campagnes électorales : Les métriques d'engagement des utilisateurs orientent-elles les publications des partis politiques français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17645/mac.8487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04764404v1</w:t>
@@ -6193,51 +6193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des réseaux sociaux numériques renforcent-ils les relations sociales hors ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6493,51 +6493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des dispositifs de communication durant la crise sanitaire et leurs effets sur les sociabilités des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation, autonomie et adaptation à l'audience : Le cas des pages politiques sur Facebook en campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6673,77 +6673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne dans Facebook : La passivité des partis «traditionnels» face à la réactivité des partis de plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Le-Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6761,103 +6761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après Juin 2013. Structuration d'une gauche militante et extra-institutionnelle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6924,90 +6924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7023,315 +7023,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des réseaux sociaux au Brésil : le projet LisTIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.24-26</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116302v1</w:t>
+                <w:t xml:space="preserve">hal-03131901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'importance des réseaux sociaux au Brésil : le projet LisTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne L'Hôte</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03131901v1</w:t>
+                <w:t xml:space="preserve">hal-03116302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser une mobilisation collective dans les réseaux socionumériques : l'exemple des groupes Facebook brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7394,64 +7394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young, male, divisive issues: the social and political characteristics of French MPs that encourage audience engagement on Facebook, Instagram, and Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IPSA World Congress of Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seoul National University, Jul 2025, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,90 +7597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The differentiated effects of the Covid-19 crisis according to life cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social support networks within transgender Facebook groups: facing a “therapeutic shield” in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Armangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7804,90 +7804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigger, more segregated, denser…? Evolution of personal networks from 2001 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII Sunbelt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Utrecht University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7925,51 +7925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of social hyper-connectivity: Video-ethnography of the uses of Mobile Social Network Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Conference of the International Communication Association (ICA 2016): "Communicating With Power"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7994,51 +7994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the uses of social and locative media on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8089,51 +8089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities in action: video-recording the uses of mobile terminals in transport settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local and Mobile. Conference of the Cosmobilities Network.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8171,51 +8171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining camera glasses and mobile screen capture to study the uses of Smartphones on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Mobile uses, Mobile design”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8240,51 +8240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographic methods for research on mobile communication behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ABA4730"/>
+    <w:nsid w:val="FEBCAC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8642,51 +8642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F641EE7"/>
+    <w:nsid w:val="A9016436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8876,51 +8876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05510080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2026.2616497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le-Coz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251340803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2022-0106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154wv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bideau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Poubel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le Coz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.8487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oxc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Armangau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448211020691" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1326008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157917747642" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v13i2.4092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1955" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5133" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15405702.2015.1019072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1529-212620210000032014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18692" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/methodes_de_recherche_en_contexte_numerique/fichiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Mobility-and-Locative-Media-Mobile-Communication-in-Hybrid-Spaces/Silva-Sheller/p/book/9780367868949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93190-6_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521209v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798377v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05510080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2026.2616497" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154wv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2022-0106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le-Coz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251340803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bideau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Poubel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Le Coz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.8487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11oxc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Armangau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448211020691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157917747642" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166558v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1326008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v13i2.4092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1955" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15405702.2015.1019072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1529-212620210000032014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18692" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/methodes_de_recherche_en_contexte_numerique/fichiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Mobility-and-Locative-Media-Mobile-Communication-in-Hybrid-Spaces/Silva-Sheller/p/book/9780367868949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93190-6_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521209v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798377v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>