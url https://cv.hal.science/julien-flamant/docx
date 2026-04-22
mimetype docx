--- v0 (2026-03-28)
+++ v1 (2026-04-22)
@@ -147,1964 +147,1831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
-[...131 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor Block-Block Terms Decomposition for Matrix-Valued Imaging Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
+                <w:t xml:space="preserve">Multilinear analysis of quaternion arrays: theory and computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Flamant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brie</w:t>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110482⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47 (1), pp.158-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1715532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059862v3</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear analysis of quaternion arrays: theory and computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tensor Block-Block Terms Decomposition for Matrix-Valued Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1715532⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 243, pp.110482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830078v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059862v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phasebook: a survey of selected open problems in phase retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Coene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Sjoerd Dirksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (2), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43670-025-00117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle motion polarization of offshore fish vocalizations versus ambient and ship noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 158 (3), pp.1723-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0039105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric Fourier phase retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), pp.632-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1570971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613352v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternions in signal and image processing: A comprehensive and objective overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (6), pp.26-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MSP.2023.3278071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband properties of potential and kinetic energies in an oceanic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (5), pp.3012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0019545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for constrained convex quaternion optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.254-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2021.3137746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of ocean acoustic normal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dall'Osto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (3), pp.1897-1911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0006108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the zeros of the spectrogram of white noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (2), pp.682-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion Non-negative Matrix Factorization: definition, uniqueness and algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.1870-1883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2020.2974651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency analysis of bivariate signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (2), pp.351-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Framework for Linear Filtering of Bivariate Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (17), pp.4541-4552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2018.2855659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of stationary random bivariate signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (23), pp.6135-6145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2017.2736494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.053302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.053302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Estimation on the rotation group using Diffusive wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2114,3073 +1981,3206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ADMM algorithm to restore bivariate signals with joint time and covariance regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damped ellipse decomposition for bivariate signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flores</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2025 - 2025 IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yoann Altmann; Mike Davies, Jun 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformée de Kravchuk réalignée, implémentation efficace et illustration sur signaux élémentaires et réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and covariance smoothing for restoration of bivariate signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal estimation from correlation vectors with structured low-rank approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Isola delle Femmine – Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de signaux bivariés en somme d'ellipses amorties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flores</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en termes bloc-bloc pour l'imagerie à valeur matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically-constrained block-term tensor decomposition for polarimetric image recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometric phase of bivariate signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : modulation de polarisation et phase géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Journé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Décomposition tensorielle de rang faible pour l’imagerie de Stokes polarimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217832v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition tensorielle de rang faible pour l’imagerie de Stokes polarimétrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297522v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank tensor decompositions for quaternion multiway arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osimone Imhogiemhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Flamant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : un système d’oscillateurs harmoniques couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement du signal bivarié à l’analyse de la polarisation de la vitesse particulaire en acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE, SERENADE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation des modes en acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenseurs à valeurs quaternioniques : un objet mathématique à identifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Flamant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de phase polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correspondence between zeros of time-frequency transforms and Gaussian analytic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation en matrices quaternioniques non-négatives : un nouvel outil pour l'imagerie spectro-polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images, GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion non-negative matrix factorization: a new tool for spectropolarimetric imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Filtering of Bivariate Signals Using Quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2018 - 2018 IEEE Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Fribourg en Brisgau, Germany. pp.154-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2018.8450687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric characterization of gravitational-wave polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2658-2662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8552942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrogramme de polarisation pour l'analyse des signaux bivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale des signaux aléatoires bivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization spectrogram of bivariate signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Resolution reconstruction of intensity functions on the sphere for single-particle diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01655131v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On factorization of rank-one auto-correlation matrix polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5198,51 +5198,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche générique pour l'analyse et le filtrage des signaux bivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Centrale de Lille, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ECLI0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5359,51 +5359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFE95618"/>
+    <w:nsid w:val="1E084120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5590,51 +5590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9994-173X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231690371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059862v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Cardoso Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830078v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1715532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3137746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2974651" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344657v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osimone Imhogiemhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094816" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01926941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9994-173X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231690371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830078v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1715532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059862v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Cardoso Barreto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3137746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2974651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344657v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osimone Imhogiemhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094816" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01926941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>