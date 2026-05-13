--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -1745,239 +1745,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density Estimation on the rotation group using Diffusive wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.173-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550230v1</w:t>
+                <w:t xml:space="preserve">hal-01550211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Estimation on the rotation group using Diffusive wavelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.053302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.053302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550211v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2438,138 +2438,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal estimation from correlation vectors with structured low-rank approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Fazzi</w:t>
+                <w:t xml:space="preserve">Décomposition en termes bloc-bloc pour l'imagerie à valeur matricielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Isola delle Femmine – Palermo, Italy</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122986v1</w:t>
+                <w:t xml:space="preserve">hal-05248117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de signaux bivariés en somme d'ellipses amorties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2611,165 +2624,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en termes bloc-bloc pour l'imagerie à valeur matricielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saulo Cardoso Barreto</w:t>
+                <w:t xml:space="preserve">Signal estimation from correlation vectors with structured low-rank approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Isola delle Femmine – Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248117v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically-constrained block-term tensor decomposition for polarimetric image recovery</w:t>
               </w:r>
@@ -2952,178 +2952,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : modulation de polarisation et phase géométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194522v1</w:t>
+                <w:t xml:space="preserve">hal-04217832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3134,51 +3134,51 @@
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3272,1146 +3272,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Low-rank tensor decompositions for quaternion multiway arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osimone Imhogiemhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217832v1</w:t>
+                <w:t xml:space="preserve">hal-04104839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank tensor decompositions for quaternion multiway arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : un système d’oscillateurs harmoniques couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Miron</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04104839v1</w:t>
+                <w:t xml:space="preserve">hal-04194520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : un système d’oscillateurs harmoniques couplés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : modulation de polarisation et phase géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194520v1</w:t>
+                <w:t xml:space="preserve">hal-04194522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traitement du signal bivarié à l’analyse de la polarisation de la vitesse particulaire en acoustique sous-marine</w:t>
+                <w:t xml:space="preserve">Polarisation des modes en acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE, SERENADE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883748v1</w:t>
+                <w:t xml:space="preserve">hal-03726813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des modes en acoustique sous-marine</w:t>
+                <w:t xml:space="preserve">Tenseurs à valeurs quaternioniques : un objet mathématique à identifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726813v1</w:t>
+                <w:t xml:space="preserve">hal-03726814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenseurs à valeurs quaternioniques : un objet mathématique à identifier</w:t>
+                <w:t xml:space="preserve">Reconstruction de phase polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Miron</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726814v1</w:t>
+                <w:t xml:space="preserve">hal-03726816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de phase polarimétrique</w:t>
+                <w:t xml:space="preserve">Du traitement du signal bivarié à l’analyse de la polarisation de la vitesse particulaire en acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE, SERENADE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726816v1</w:t>
+                <w:t xml:space="preserve">hal-03883748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A correspondence between zeros of time-frequency transforms and Gaussian analytic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+                <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410728v1</w:t>
+                <w:t xml:space="preserve">hal-02091672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correspondence between zeros of time-frequency transforms and Gaussian analytic functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factorisation en matrices quaternioniques non-négatives : un nouvel outil pour l'imagerie spectro-polarimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Hardy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images, GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091672v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorisation en matrices quaternioniques non-négatives : un nouvel outil pour l'imagerie spectro-polarimétrique</w:t>
+                <w:t xml:space="preserve">Quaternion non-negative matrix factorization: a new tool for spectropolarimetric imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images, GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">8th Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401838v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion non-negative matrix factorization: a new tool for spectropolarimetric imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401855v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Filtering of Bivariate Signals Using Quaternions</w:t>
               </w:r>
@@ -4527,64 +4527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,64 +4951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5359,51 +5359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E084120"/>
+    <w:nsid w:val="65B9DB7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5590,51 +5590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9994-173X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231690371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830078v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1715532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059862v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Cardoso Barreto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3137746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2974651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344657v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osimone Imhogiemhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094816" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01926941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9994-173X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231690371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830078v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1715532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059862v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Cardoso Barreto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3137746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2974651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344657v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osimone Imhogiemhe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094816" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01926941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>