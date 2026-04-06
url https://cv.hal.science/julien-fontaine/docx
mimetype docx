--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2485,319 +2485,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TiN addition on the microstructure and mechanical properties of TiC based cermets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray diffraction analysis of the residual stress state in PVD TiN/CrN multilayer coatings deposited on tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mendibide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Russias</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Bienvenu</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.05.008⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436866v1</w:t>
+                <w:t xml:space="preserve">hal-00436817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction analysis of the residual stress state in PVD TiN/CrN multilayer coatings deposited on tool steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Influence of TiN addition on the microstructure and mechanical properties of TiC based cermets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Russias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Goudeau</w:t>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Karine Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.165-169. </w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.358-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436817v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF HUMIDITY ON MICROTRIBOLOGY OF VERTICALLY ALIGNED CARBON NANOTUBE FILM</w:t>
               </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.779-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,51 +5140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F8C3EDD"/>
+    <w:nsid w:val="8C532A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5371,51 +5371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9064-4533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133502406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5321-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandon Mcclimon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Dzidula Koshigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Lukes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01712-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.18.239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mangolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Koshigan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Benthem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohlhausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclimon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8050055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garabedian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1155-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fridrici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.202954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Kapsa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hao Ding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2019.1654585" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kapsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1D870JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.10.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLVBVTQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00549329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510483" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96B97HP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bienvenu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.05.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5S1BQ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DCT3QT5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinoshita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-3595-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8086-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KCR4WHXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erdemir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koshigan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00177250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Grill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9064-4533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133502406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5321-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandon Mcclimon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Dzidula Koshigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Lukes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01712-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.18.239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mangolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Koshigan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Benthem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohlhausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclimon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8050055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garabedian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1155-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fridrici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.202954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Kapsa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hao Ding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2019.1654585" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kapsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1D870JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.10.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLVBVTQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00549329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510483" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96B97HP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DCT3QT5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bienvenu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.05.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5S1BQ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinoshita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-3595-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8086-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KCR4WHXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erdemir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koshigan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00177250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Grill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>