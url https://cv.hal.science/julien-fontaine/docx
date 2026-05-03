--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2485,319 +2485,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction analysis of the residual stress state in PVD TiN/CrN multilayer coatings deposited on tool steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of TiN addition on the microstructure and mechanical properties of TiC based cermets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Goudeau</w:t>
+                <w:t xml:space="preserve">Julie Russias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aguni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.081⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.358-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436817v1</w:t>
+                <w:t xml:space="preserve">hal-00436866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TiN addition on the microstructure and mechanical properties of TiC based cermets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Aguni</w:t>
+                <w:t xml:space="preserve">X-ray diffraction analysis of the residual stress state in PVD TiN/CrN multilayer coatings deposited on tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mendibide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bienvenu</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.358-362. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.165-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436866v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF HUMIDITY ON MICROTRIBOLOGY OF VERTICALLY ALIGNED CARBON NANOTUBE FILM</w:t>
               </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.779-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,51 +5140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C532A85"/>
+    <w:nsid w:val="A18E5838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5371,51 +5371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9064-4533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133502406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5321-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandon Mcclimon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Dzidula Koshigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Lukes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01712-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.18.239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mangolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Koshigan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Benthem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohlhausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclimon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8050055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garabedian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1155-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fridrici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.202954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Kapsa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hao Ding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2019.1654585" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kapsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1D870JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.10.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLVBVTQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00549329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510483" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96B97HP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DCT3QT5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bienvenu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.05.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5S1BQ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinoshita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-3595-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8086-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KCR4WHXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erdemir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koshigan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00177250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Grill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9064-4533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133502406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5321-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandon Mcclimon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Dzidula Koshigan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Lukes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01712-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.18.239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mangolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Koshigan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Benthem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohlhausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclimon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8050055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garabedian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1155-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fridrici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.202954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Kapsa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hao Ding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2019.1654585" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kapsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1D870JV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.10.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLVBVTQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00549329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510483" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96B97HP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bienvenu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.05.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5S1BQ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DCT3QT5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinoshita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-3595-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8086-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KCR4WHXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erdemir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00216421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koshigan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00964000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00177250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00142151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Grill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>