--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2472,51 +2472,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Finite Element Model Taking Into Account 3-D Effects for the Optimal Design of Micro-Hybrid Starters</w:t>
+                <w:t xml:space="preserve">A general approach for brushed dc machines simulation using a dedicated field/circuit coupled method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
@@ -2524,116 +2524,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2292034⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145 (5), pp.213 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER14011402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383622v1</w:t>
+                <w:t xml:space="preserve">hal-01383620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for brushed dc machines simulation using a dedicated field/circuit coupled method</w:t>
+                <w:t xml:space="preserve">A Fast Finite Element Model Taking Into Account 3-D Effects for the Optimal Design of Micro-Hybrid Starters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
@@ -2641,105 +2654,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 145 (5), pp.213 - 227. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.7400408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIER14011402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2292034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383620v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Voltage and Current Boundary Conditions in PEMFC Model</w:t>
               </w:r>
@@ -3850,206 +3850,77 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
-[...127 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation based Interval Global Optimization Method: Application to the Design of Electromechanical Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4065,73 +3936,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCOPT 2025, International Conference on Continous Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4140,106 +4011,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Models for Magneto-Mechanical Sizing of a High-Speed Induction Machine for Aircraft Electric Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4281,544 +4152,544 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA'24, International Conference on More Electric Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142680v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
+                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138803v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unnahalekhaka Pramuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baja Assia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4877,582 +4748,582 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PD-P1: 13 (ID 408)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142743v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PD-P1: 13 (ID 408)</w:t>
+              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551004v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 25th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMS56177.2022.9983152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deterministic Global Optimization Code with a 3D FEM Black-Box Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5468,73 +5339,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PC-P1: 8 (ID 413)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New commutator system for novel brushed synchronous machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5593,73 +5464,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Of An Axial Claw Pole Motor Using A Scalar Magnetic Potential Formulation Fine Tuned Thanks To A Vector Potential One</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5714,73 +5585,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2020, The Nineteenth Biennial IEEE Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial claw pole motor: harmonic torque estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5839,73 +5710,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,73 +5805,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Béjaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6059,73 +5930,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6184,306 +6055,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945390v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021783v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6525,73 +6396,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6633,73 +6504,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6758,73 +6629,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6883,73 +6754,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Chamonix - Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7004,302 +6875,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944091v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910615v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7308,106 +7179,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7449,73 +7320,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7534,92 +7405,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7661,73 +7532,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial-Field Eddy-Current Couplings: a 3D Test Problem for Numerical Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7756,73 +7627,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic model of DC machine taking into account armature reaction magnetic field based on reluctance network theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7831,119 +7702,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7952,361 +7823,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pattaya, Thailand. pp.1580-1586., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMS.2015.7385293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New model of radial force determination in bearingless motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944155v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model of radial force determination in bearingless motor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944168v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial force modeling of bearingless motors based on spectral analysis of field sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8365,87 +8236,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISMB 2014, 14th International Symposium on Magnetic Bearings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle 2.5D pour l’optimisation des démarreurs renforcés stop-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8473,316 +8344,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section Électrotechnique du club EEA: Réseaux Autonomes du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreux</w:t>
+                <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944309v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Andreux</w:t>
+                <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944318v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermal effect of the line start permanent magnet motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,87 +8681,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation circuit d’une machine série à collecteur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8898,106 +8769,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Électrotechnique du Futur - EF'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Branch and Bound Algorithms dealing with Black-Box Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9013,397 +8884,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOULOUSE GLOBAL OPTIMIZATION WORKSHOP - TOGO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Interval Branch and Bound Algorithms to Solve Problems with Some Black-box Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Preliminary Design of Electromechanical Actuators with Modelica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loig Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Liscouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium of Mathematical Programming - ISMP 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelica 2009, 7th Modelica Conference, Como, Italy, Sep. 20-22, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Como, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/ecp09430099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945636v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Design of Electromechanical Actuators with Modelica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Liscouet</w:t>
+                <w:t xml:space="preserve">Interval Branch and Bound Algorithms for Inverse Problems of Electromagnetic Devices Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelica 2009, 7th Modelica Conference, Como, Italy, Sep. 20-22, 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd European Conference on Operational Research - EURO Conference Bonn 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194563v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Branch and Bound Algorithms for Inverse Problems of Electromagnetic Devices Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Exact Interval Branch and Bound Algorithms to Solve Problems with Some Black-box Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Operational Research - EURO Conference Bonn 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">20th International Symposium of Mathematical Programming - ISMP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945609v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exact Optimization Code Combined with a Hybrid Model for Magnetic Couplings Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9432,73 +9303,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on the Computation of Electromagnetic Fields (COMPUMAG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.257-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Co-axial Magnetic Torque Coupling Designed Usingan Analytical Model and an Exact Global Optimization Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9517,92 +9388,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE - CEFC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2008, Athens, Greece. pp.1458 - 1461, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2013888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Branch and Bound Algorithm for Mixed Constrained Global Optimization Problems with Some Constraints of Black-Box type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9631,73 +9502,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCP’2007 : The International Conference on Non-Convex Programming : Local and Global Approaches, Theory, Algorithms and Applications, Rouen, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de différentes méthodes d'optimisation et de modèles de calcul du champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9706,106 +9577,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xan T. A. Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Électrotechnique du Futur (EF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Rational Way Combining Analytical and Numerical Models with a Deterministic Global Optimization Algorithm for the Design of Electrical Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9834,73 +9705,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Electrical Machines - ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a CAD system for educational purpose based only on a mesh tool and a FE solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9929,142 +9800,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Fields - COMPUMAG 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation numérique de solutions du problème inverse de conception d’actionneurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique - JCGE'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of a rotating vacuum arc by the coupling of a simple arc model with a commercial 3D FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10096,92 +9967,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst International Symposium on Discharges and Electrical Insulation in Vacuum - ISDEIV 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Yalta, Ukraine. pp.276-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEIV.2004.1418659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10223,51 +10094,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Européenne sur les Méthodes Numériques en électromagnétisme - NUMELEC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10277,51 +10148,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone équipée d’un commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10330,116 +10201,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3112251A1; WO2022003190A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducteur à flux axial pour machine électrique tournante de traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10491,73 +10362,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3114925A1; WO2022069500A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10609,926 +10480,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3099312. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
+                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetislav Jugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3098044. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267682v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
+                <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3098044. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395847v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteur électrique, pour démarreur, comprenant un rotor à épingles et un collecteur</w:t>
+                <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3090236. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020187747. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987116v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
+                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930885v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
+                <w:t xml:space="preserve">Moteur électrique, pour démarreur, comprenant un rotor à épingles et un collecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vapillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Trémouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020187747. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3090236. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950967v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
+                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930879v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile muni d'un stator à performances magnétiques améliorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Drozdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3051989 - EP3249793. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11536,57 +11407,186 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3017526 - WO2015001268. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRM_Gradient-Induced-Vibes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gonzalez Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930933v1</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:34765f7bc7908cca40500d01914b40a71ece312e;origin=https://gitlab.univ-lorraine.fr/fontchas5/mrm_gradient-induced-vibes;visit=swh:1:snp:1679d4e6bce1ddc3bfbe2ee99373bac035ce1116;anchor=swh:1:rev:5422b1ed596bbfbb56bdcba258070589449c028d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11765,51 +11765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C500E05"/>
+    <w:nsid w:val="4C9F02E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11996,51 +11996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontchastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-5603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129774685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fontchastagner_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875268v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6ws1-q767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mezani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaudineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Donatantonio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336600" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh An Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wattana Kaewmanee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3428985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012678" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.898907" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schellekens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schellekens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez Soto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:34765f7bc7908cca40500d01914b40a71ece312e;origin=https://gitlab.univ-lorraine.fr/fontchas5/mrm_gradient-induced-vibes;visit=swh:1:snp:1679d4e6bce1ddc3bfbe2ee99373bac035ce1116;anchor=swh:1:rev:5422b1ed596bbfbb56bdcba258070589449c028d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Allain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp09430099" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945658v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2013888" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan T. A. Bui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEIV.2004.1418659" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT042H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontchastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-5603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129774685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fontchastagner_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875268v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6ws1-q767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mezani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaudineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Donatantonio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336600" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh An Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wattana Kaewmanee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3428985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012678" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.898907" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schellekens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schellekens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez Soto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Allain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp09430099" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2013888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan T. A. Bui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945849v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEIV.2004.1418659" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:34765f7bc7908cca40500d01914b40a71ece312e;origin=https://gitlab.univ-lorraine.fr/fontchas5/mrm_gradient-induced-vibes;visit=swh:1:snp:1679d4e6bce1ddc3bfbe2ee99373bac035ce1116;anchor=swh:1:rev:5422b1ed596bbfbb56bdcba258070589449c028d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT042H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>