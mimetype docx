--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -183,3455 +183,3589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic advection in a steady three-dimensional MHD flow</w:t>
+                <w:t xml:space="preserve">Comparison of Experimental and Computational Evaluation of Gradient‐Induced Vibrations on Conductive Materials in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego González-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Régis Angilella</w:t>
+                <w:t xml:space="preserve">Christophe Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/6ws1-q767⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of prin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.70385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875268v5</w:t>
+                <w:t xml:space="preserve">hal-05605914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+                <w:t xml:space="preserve">Chaotic advection in a steady three-dimensional MHD flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lubin</w:t>
+                <w:t xml:space="preserve">Jean-François Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Jean-Régis Angilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Teggour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (9), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (114101), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3420403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/6ws1-q767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686213v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875268v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical design of a high-speed machine for aeronautics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward efficient very low frequency wireless power transfer for EVs: From grid to battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 76 (1-2), pp.271-286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-230241⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 76 (1-2), pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-230239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946936v1</w:t>
+                <w:t xml:space="preserve">hal-04946984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward efficient very low frequency wireless power transfer for EVs: From grid to battery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Teggour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-230239⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (9), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3420403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946984v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level‐set‐based method for designing novel brushed synchronous machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical design of a high-speed machine for aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.e3088. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (1-2), pp.271-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.3088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-230241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942983v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial claw pole motor: harmonic torque estimation using finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Level‐set‐based method for designing novel brushed synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.e3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.3088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930788v1</w:t>
+                <w:t xml:space="preserve">hal-03942983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Method to Reduce Computation Time in Planar Air-Gap 3-D FEM Non-Linear Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Axial claw pole motor: harmonic torque estimation using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2947182⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1157-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886364v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simple Method to Reduce Computation Time in Planar Air-Gap 3-D FEM Non-Linear Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.7505304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2947182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021862v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Topology of Direct Current Claw-Pole machines for Stop-Start application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (5), pp.1635 - 1644. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2017-0542⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914910v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Topology of Direct Current Claw-Pole machines for Stop-Start application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.1635 - 1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2017-0542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2018-0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728164v1</w:t>
+                <w:t xml:space="preserve">hal-01914910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional pole shape optimization of claw pole machines based on a hybrid model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-182318⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740985v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-field eddy-current coupling : a 3D test problem for numerical experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Three dimensional pole shape optimization of claw pole machines based on a hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2217⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (S1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-182318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444185v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of DC Starters Based on Reluctance Network Accounting for Armature Reaction Magnetic Field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Axial-field eddy-current coupling : a 3D test problem for numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1402394⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.e2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000828v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Model: Permeance Network and 3-D Finite Element for Modeling Claw-Pole Synchronous Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimization of DC Starters Based on Reluctance Network Accounting for Armature Reaction Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2657890⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (16), pp.1822-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1402394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631082v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybrid Model: Permeance Network and 3-D Finite Element for Modeling Claw-Pole Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.8102304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2654966⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7206704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2657890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631132v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Model of Radial Force Determination in Bearingless Motor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.8202104. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.8102304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2654966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383782v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PSO-Based Global MPPT Technique for Distributed PV Power Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Hugues Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Mezani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrizio Donatantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Spagnuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2357055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.1047 - 1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2336600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064154v1</w:t>
+                <w:t xml:space="preserve">hal-01383695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PSO-Based Global MPPT Technique for Distributed PV Power Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Petrone</w:t>
+                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Spagnuolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2336600⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2357055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383695v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for brushed dc machines simulation using a dedicated field/circuit coupled method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">New Model of Radial Force Determination in Bearingless Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER14011402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.8202104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383620v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Finite Element Model Taking Into Account 3-D Effects for the Optimal Design of Micro-Hybrid Starters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A general approach for brushed dc machines simulation using a dedicated field/circuit coupled method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2292034⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145 (5), pp.213 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER14011402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383622v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Voltage and Current Boundary Conditions in PEMFC Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">A Fast Finite Element Model Taking Into Account 3-D Effects for the Optimal Design of Micro-Hybrid Starters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.7400408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2292034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3428985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522936v1</w:t>
+                <w:t xml:space="preserve">hal-01383622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Co-Axial Magnetic Couplings Designed Using an Analytical Model and an Exact Global Optimization Code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison Between Voltage and Current Boundary Conditions in PEMFC Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wattana Kaewmanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012678⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp. 143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3428985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522924v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Electrical Rotating Machines by Associating Deterministic Global Optimization Algorithm With Combinatorial Analytical and Numerical Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Some Co-Axial Magnetic Couplings Designed Using an Analytical Model and an Exact Global Optimization Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (8), pp.3411-3419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.898907⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1458-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522926v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a CAD system for educational purpose based only on a mesh tool and a finite elements solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Design of Electrical Rotating Machines by Associating Deterministic Global Optimization Algorithm With Combinatorial Analytical and Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42 (4), pp.1483-1486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871435⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 43 (8), pp.3411-3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.898907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522928v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Building a CAD system for educational purpose based only on a mesh tool and a finite elements solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique – RIGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.1483-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047858v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of an Electrical Arc Model with FEM for Vacuum Interrupter Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (5), pp.1600 à 1603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.845023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.845023⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schellekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique – RIGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.139 à 151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181808v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception par optimisation des actionneurs électromécaniques - Applications et exemples industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur, Conversion de l'énergie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions T.I., pp.D3416, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-d3416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception par optimisation des actionneurs électromécaniques - Aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur, Conversion de l'énergie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions T.I., pp.D3415, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-d3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3641,232 +3775,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of numerical dosimetry for low-frequency induced fields in human head models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2025, the international conference on bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between multiphysics simulation and experimental characterization of gradient field-induced vibrations in implantable medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gonzalez Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Workshop on MR Safety: From Science to Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3876,6269 +4010,6269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation based Interval Global Optimization Method: Application to the Design of Electromechanical Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCOPT 2025, International Conference on Continous Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Models for Magneto-Mechanical Sizing of a High-Speed Induction Machine for Aircraft Electric Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA'24, International Conference on More Electric Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unnahalekhaka Pramuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baja Assia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138803v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142680v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137646v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137560v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PD-P1: 13 (ID 408)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 25th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMS56177.2022.9983152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deterministic Global Optimization Code with a 3D FEM Black-Box Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PC-P1: 8 (ID 413)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New commutator system for novel brushed synchronous machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Of An Axial Claw Pole Motor Using A Scalar Magnetic Potential Formulation Fine Tuned Thanks To A Vector Potential One</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2020, The Nineteenth Biennial IEEE Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial claw pole motor: harmonic torque estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943716v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Axial claw pole motor: harmonic torque estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Béjaia, Algeria</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943711v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Béjaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943713v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943724v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021783v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981918v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981844v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021758v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix - Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943727v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943731v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix - Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910615v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944091v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Axial-Field Eddy-Current Couplings: a 3D Test Problem for Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
+              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444195v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944129v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873828v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944118v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-Field Eddy-Current Couplings: a 3D Test Problem for Numerical Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305748v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic model of DC machine taking into account armature reaction magnetic field based on reluctance network theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreux</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pattaya, Thailand. pp.1580-1586., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMS.2015.7385293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387174v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Magnetic model of DC machine taking into account armature reaction magnetic field based on reluctance network theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Andreux</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389235v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New model of radial force determination in bearingless motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial force modeling of bearingless motors based on spectral analysis of field sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISMB 2014, 14th International Symposium on Magnetic Bearings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle 2.5D pour l’optimisation des démarreurs renforcés stop-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section Électrotechnique du club EEA: Réseaux Autonomes du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermal effect of the line start permanent magnet motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation circuit d’une machine série à collecteur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Électrotechnique du Futur - EF'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Branch and Bound Algorithms dealing with Black-Box Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOULOUSE GLOBAL OPTIMIZATION WORKSHOP - TOGO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Design of Electromechanical Actuators with Modelica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Some Co-axial Magnetic Torque Coupling Designed Usingan Analytical Model and an Exact Global Optimization Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelica 2009, 7th Modelica Conference, Como, Italy, Sep. 20-22, 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE - CEFC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2008, Athens, Greece. pp.1458 - 1461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2013888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3384/ecp09430099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194563v1</w:t>
+                <w:t xml:space="preserve">hal-03938187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Branch and Bound Algorithms for Inverse Problems of Electromagnetic Devices Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Preliminary Design of Electromechanical Actuators with Modelica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loig Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Liscouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Operational Research - EURO Conference Bonn 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelica 2009, 7th Modelica Conference, Como, Italy, Sep. 20-22, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Como, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/ecp09430099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945609v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Interval Branch and Bound Algorithms to Solve Problems with Some Black-box Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Interval Branch and Bound Algorithms for Inverse Problems of Electromagnetic Devices Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium of Mathematical Programming - ISMP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chicago, United States</w:t>
+              <w:t xml:space="preserve">23rd European Conference on Operational Research - EURO Conference Bonn 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945636v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Optimization Code Combined with a Hybrid Model for Magnetic Couplings Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Exact Interval Branch and Bound Algorithms to Solve Problems with Some Black-box Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on the Computation of Electromagnetic Fields (COMPUMAG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.257-258</w:t>
+              <w:t xml:space="preserve">20th International Symposium of Mathematical Programming - ISMP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945658v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Co-axial Magnetic Torque Coupling Designed Usingan Analytical Model and an Exact Global Optimization Code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Exact Optimization Code Combined with a Hybrid Model for Magnetic Couplings Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE - CEFC 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on the Computation of Electromagnetic Fields (COMPUMAG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.257-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938187v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Branch and Bound Algorithm for Mixed Constrained Global Optimization Problems with Some Constraints of Black-Box type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCP’2007 : The International Conference on Non-Convex Programming : Local and Global Approaches, Theory, Algorithms and Applications, Rouen, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de différentes méthodes d'optimisation et de modèles de calcul du champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xan T. A. Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Électrotechnique du Futur (EF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Rational Way Combining Analytical and Numerical Models with a Deterministic Global Optimization Algorithm for the Design of Electrical Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Electrical Machines - ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a CAD system for educational purpose based only on a mesh tool and a FE solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Fields - COMPUMAG 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation numérique de solutions du problème inverse de conception d’actionneurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique - JCGE'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of a rotating vacuum arc by the coupling of a simple arc model with a commercial 3D FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst International Symposium on Discharges and Electrical Insulation in Vacuum - ISDEIV 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Yalta, Ukraine. pp.276-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEIV.2004.1418659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Européenne sur les Méthodes Numériques en électromagnétisme - NUMELEC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10148,1310 +10282,1310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone équipée d’un commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3112251A1; WO2022003190A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducteur à flux axial pour machine électrique tournante de traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3114925A1; WO2022069500A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3099312. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267690v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetislav Jugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098044. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Netter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099312. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267682v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Moteur électrique, pour démarreur, comprenant un rotor à épingles et un collecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vapillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Trémouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020187747. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3090236. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950967v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020187747. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930879v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteur électrique, pour démarreur, comprenant un rotor à épingles et un collecteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetislav Jugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3090236. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987116v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetislav Jugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile muni d'un stator à performances magnétiques améliorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Drozdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3051989 - EP3249793. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3017526 - WO2015001268. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11461,126 +11595,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRM_Gradient-Induced-Vibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gonzalez Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:34765f7bc7908cca40500d01914b40a71ece312e;origin=https://gitlab.univ-lorraine.fr/fontchas5/mrm_gradient-induced-vibes;visit=swh:1:snp:1679d4e6bce1ddc3bfbe2ee99373bac035ce1116;anchor=swh:1:rev:5422b1ed596bbfbb56bdcba258070589449c028d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11590,114 +11724,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème inverse de conception d'actionneurs électromagnétiques par association de méthodes déterministes d'optimisation globale avec des modèles analytiques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007INPT042H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02945546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11765,51 +11899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C9F02E4"/>
+    <w:nsid w:val="97165D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11996,51 +12130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontchastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-5603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129774685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fontchastagner_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875268v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6ws1-q767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mezani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaudineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Donatantonio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336600" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh An Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wattana Kaewmanee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3428985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012678" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.898907" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schellekens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schellekens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez Soto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Allain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp09430099" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2013888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan T. A. Bui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945849v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEIV.2004.1418659" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:34765f7bc7908cca40500d01914b40a71ece312e;origin=https://gitlab.univ-lorraine.fr/fontchas5/mrm_gradient-induced-vibes;visit=swh:1:snp:1679d4e6bce1ddc3bfbe2ee99373bac035ce1116;anchor=swh:1:rev:5422b1ed596bbfbb56bdcba258070589449c028d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT042H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fontchastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-5603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129774685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fontchastagner_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605914v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875268v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6ws1-q767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaudineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Donatantonio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mezani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh An Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wattana Kaewmanee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3428985" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.898907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871435" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schellekens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schellekens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3416" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3415" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez Soto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2013888" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Allain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp09430099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan T. A. Bui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEIV.2004.1418659" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:34765f7bc7908cca40500d01914b40a71ece312e;origin=https://gitlab.univ-lorraine.fr/fontchas5/mrm_gradient-induced-vibes;visit=swh:1:snp:1679d4e6bce1ddc3bfbe2ee99373bac035ce1116;anchor=swh:1:rev:5422b1ed596bbfbb56bdcba258070589449c028d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT042H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>