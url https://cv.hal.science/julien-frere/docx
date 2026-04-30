--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -75,7316 +75,3003 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
-[...4311 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating elastic energy to decipher the athlete's work during pole vaulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royer-Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garbellotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2025 - 21e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating continuous energetic exchange in pole vault to explore technical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grospretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royer-Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Explorer le mouvement » – Influences, Actualité et Pérennité de l’oeuvre d’Etienne-Jules Marey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne – UFR STAPS | Laboratoire INSERM U1093 CAPS, Jul 2025, Dijon, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions concomitantes du comportement masse-ressort et de la perception de l’inconfort musculaire auto-rapportée induites par une course d'ultra-trail : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryne Belleterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès Scientifique Ultra Endurance &amp; Conditions Extrêmes : Adaptations, Performances, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR 7480 VERTEX, Université de Caen Normandie, Apr 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle synergies as neurophysiological marker of cognitive contributions to motor control: complexity index and complementary approach with nonlinear methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie M. Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School CIREVE - Virtual reality in health and sport: Assessment, Rehabilitation, Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Interdisciplinaire de Réalité Virtuelle (CIREVE), Université Caen Normandie, Aug 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the familiarisation with a soft back exoskeleton on muscle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2025 - 30th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bologna; University of Padova, Jul 2025, Rimini, Italy. pp.535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle synergies in the production of stop consonants with increasing intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can machine learning help optimize the return to play of experienced athletes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2024 - 39e congrès de la Socité Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor p53 regulates adipose tissue macrophages' phenotype and their capacity to handle lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Mucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gaudfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th EASD MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of ballistic push offs parameters from upper or lower limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2024 - 39e congrès de la Socité Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du visible à l'invisible, évaluation énergétique en saut à la perche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Eustache</w:t>
+                <w:t xml:space="preserve">How can machine learning help prevent knee injuries of experienced athletes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sanchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sciences 2024 : saison 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences 2024, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702505v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can machine learning help prevent knee injuries of experienced athletes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering technical approaches of world class pole vaulters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Weissland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Czingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252695v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering technical approaches of world class pole vaulters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Eustache</w:t>
+                <w:t xml:space="preserve">O.20 Les jeunes adultes sains ajustent eﬃcacement l’implication cognitive associée au contrôle de la locomotion lors de contraintes cognitive et visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Homo</w:t>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cabibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SOFPEL 2023 - 29e congrès de la Société Francophone Posture, Equilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone Posture Equilibre Locomotion, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252698v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.20 Les jeunes adultes sains ajustent eﬃcacement l’implication cognitive associée au contrôle de la locomotion lors de contraintes cognitive et visuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2023 - 29e congrès de la Société Francophone Posture, Equilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone Posture Equilibre Locomotion, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702453v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un record du monde en saut à la perche, pourquoi Armand Duplantis est-il au-dessus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158814v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un record du monde en saut à la perche, pourquoi Armand Duplantis est-il au-dessus ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Eustache</w:t>
+                <w:t xml:space="preserve">Implication cognitive dans le contrôle locomoteur en fonction du contexte visuel chez le jeune adulte : caractérisation cinématique et neuromusculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sanchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cabibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254294v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication cognitive dans le contrôle locomoteur en fonction du contexte visuel chez le jeune adulte : caractérisation cinématique et neuromusculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254301v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du visible à l'invisible, évaluation énergétique en saut à la perche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frère</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Sciences 2024 : saison 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences 2024, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252702v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse électromyographique, acoustique et phonétique de la production de sons beatboxés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction Musicien-Instrument : regards croisés entre sciences du mouvement humain et acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique (SB), Société Française d'Acoustique (SFA), May 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the motor behaviour during a familiarisation protocol to a soft back exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2022 - 27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Aug 2022, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.8.2: Dual-tasking reveals the attentional cost of resolving sensory conflict induced by perturbed optic flow during treadmill walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Réguème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Posture &amp; Gait Research, Jul 2022, Montréal, Canada. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P30: Attentional allocation in dual-task walking: effects of hypermobile Ehlers-Danlos syndrome and cognitive demand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motor modularity to effectively applied force during pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2021 - 27e congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France. pp.79</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19e Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481692v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road of world class performance in the pole vault: changes according to ages and genders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">P30: Attentional allocation in dual-task walking: effects of hypermobile Ehlers-Danlos syndrome and cognitive demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Homo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19e Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SOFPEL 2021 - 27e congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440225v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor modularity to effectively applied force during pedaling</w:t>
+                <w:t xml:space="preserve">On the road of world class performance in the pole vault: changes according to ages and genders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallaury Sauterau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Vazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19e Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440214v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor modularity during pedalling across different mechanical constraints: a time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Society of Biomechanics in Sport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-EMG-Analysis of Shoulder Muscles in Pole Vault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Congress of the International Shoulder Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Scale Function on the Wavelets Transformation of the Surface Electromyographic Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisson of Latissimus Dorsi Activity between Dominant and Non Dominant Arm in Pole Vault by Wavelet-EMG-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7394,121 +3081,4434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring-mass model of the lower limb using an inertial sensor-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryne Belleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcora, S.; Narici, M.; Paoli, A.; De Vito, G.; Tsolakidis, E.; Thompson, J.L.; Ferrauti, A.; Piacentini, M.F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2025 - 30th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italy. , pp.882, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy balance in the pole vault: effect of sex and level of performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Potvin-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (June), pp.112765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of simplifying the body model to compute the energy parameters in pole vaulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhaesebrouck Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (11), pp.1977-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1989479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Human Motor Behavior during the Familiarization with a Soft Back-Support Occupational Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14031160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lower lumbar spine loads during manual materials handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.967-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2422925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinematic and neuromuscular characterization of cognitive involvement in gait control in healthy young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cabibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Réguème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.1333-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00043.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning in knee injury sequelae detection: Unravelling the role of psychological factors and preventing long‐term sequelae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lipps Lene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.e70081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jeo2.70081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering technical approaches of elite and world-class pole vaulters based on 10 years of measurement during competitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Czingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (11), pp.971-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2372940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of gender, carrying and planting the pole on approach step parameters in young pole vaulters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2021019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of spinal muscle control in human gait using OpenSim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dmytrovych Shachykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmrb.2022.3143263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automation of athlete’s mechanical energy calculation in the pole vault: when deep learning-based pose estimation reaches human accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ABSTRACTS 46e Congrès Société Biomécanique, 24 (S1), pp.S39-S40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postural disorders induced by cochlear implantation in normo-reflexic patients: A potential origin of a transient geocentric perception disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fabre-Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.225-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.08.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003239v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in approach run kinematics: successful vs. unsuccessful jumps in the pole vault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Exell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Panoutsakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Performance Analysis in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.794-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24748668.2019.1657655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomechanical Pole Vault Patterns Were Associated With a Higher Proportion of Injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2019.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hervéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You are better off running than walking revisited: Does an acute vestibular imbalance affect muscle synergies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fabre-Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte Lassalle-Kinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the postural variable affect the determination of balance compensation level in vestibular schwannoma patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.214-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical analysis of balance in vestibular schwannoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles P Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.236-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pole carriage on sprint mechanical properties during pole vault run-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S83-S84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sit to stand in elderly fallers vs non-fallers: new insights from force platform and electromyography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-015-0486-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlations between postural control and psychological factors in vestibular schwannoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerome Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.387-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/VES-160588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Balance Compensation After Vestibular Schwannoma Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.395 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1545968315600270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preoperative balance control compensation in patients with a vestibular schwannoma: Does tumor size matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (4), pp.787 - 793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of life and audiologic performance through the ability to phone of cochlear implant users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Montaut-Verient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 272 (12), pp.3685 - 3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-014-3448-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of velocity on muscular coordination during isokinetic lifting: a preliminary study on healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laï-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.162-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between-subject variability of muscle synergies during a complex motor skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue on network approaches in complex environments, 31 (2), pp.472-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of time-to-exhaustion in the first dorsal interosseous muscle from early changes in surface electromyography parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.835-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.23253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinematical and EMG-classifications of a fencing attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Nüesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (01), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1267199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanics of Pole Vaulting: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2010.492430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Kinematics and Muscular Activations on Pole Vault Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the influence of pole carriage on sprint kinematics: A case study of novice athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.03-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05264585v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pole vault practice and rotator cuff strength: Comparison between novice and competitive athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.125-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7526,51 +7526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromyographie (EMG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.232-235, 2024, 2100757385</w:t>
@@ -7631,77 +7631,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why pole vaulting at 6.50 meters seems possible but remains improbable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.236, v1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7751,103 +7751,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait behavioral and neuromuscular characterization in response to increasing working memory load while walking under optic flow perturbations in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Réguème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7901,51 +7901,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'analyse électromyographique des muscles des membres supérieurs pour l'entraînement au saut à la perche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rouen, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ROUEL042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8141,51 +8141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Potvin-Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Czingon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2372940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaesebrouck Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1989479" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00043.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps Lene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeo2.70081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003239v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fabre-Adinolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.08.106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Exell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panoutsakopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theodorou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2019.1657655" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pierret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lassalle-Kinic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.10.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.03.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Montaut-Verient" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3448-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beurton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315600270" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23253" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4C0F54DD8AA7F2FE922293AAD113C2517F479D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00099" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina N&#252;esch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Huber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fischer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267199" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer-Dangeville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mucel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaudfrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gilleron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Sauterau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Vazel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334868v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer-Dangeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mucel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaudfrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gilleron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Czingon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Sauterau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Vazel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Potvin-Gilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112765" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaesebrouck Romain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1989479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00043.2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps Lene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeo2.70081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2372940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003239v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fabre-Adinolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.08.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Exell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panoutsakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theodorou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2019.1657655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pierret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lassalle-Kinic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Hoffmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.03.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beurton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315600270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Montaut-Verient" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3448-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00099" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23253" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4C0F54DD8AA7F2FE922293AAD113C2517F479D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina N&#252;esch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Huber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fischer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>