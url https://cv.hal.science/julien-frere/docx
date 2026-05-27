--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -109,351 +109,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating elastic energy to decipher the athlete's work during pole vaulting</w:t>
+                <w:t xml:space="preserve">Investigating continuous energetic exchange in pole vault to explore technical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sidney Grospretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royer-Dangeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Garbellotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2025 - 21e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque « Explorer le mouvement » – Influences, Actualité et Pérennité de l’oeuvre d’Etienne-Jules Marey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne – UFR STAPS | Laboratoire INSERM U1093 CAPS, Jul 2025, Dijon, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334868v1</w:t>
+                <w:t xml:space="preserve">hal-05267651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating continuous energetic exchange in pole vault to explore technical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Cassirame</w:t>
+                <w:t xml:space="preserve">Évolutions concomitantes du comportement masse-ressort et de la perception de l’inconfort musculaire auto-rapportée induites par une course d'ultra-trail : données préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney Grospretre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Eryne Belleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Explorer le mouvement » – Influences, Actualité et Pérennité de l’oeuvre d’Etienne-Jules Marey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne – UFR STAPS | Laboratoire INSERM U1093 CAPS, Jul 2025, Dijon, France. pp.44</w:t>
+              <w:t xml:space="preserve">2e Congrès Scientifique Ultra Endurance &amp; Conditions Extrêmes : Adaptations, Performances, Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR 7480 VERTEX, Université de Caen Normandie, Apr 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267651v1</w:t>
+                <w:t xml:space="preserve">hal-05303574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions concomitantes du comportement masse-ressort et de la perception de l’inconfort musculaire auto-rapportée induites par une course d'ultra-trail : données préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculating elastic energy to decipher the athlete's work during pole vaulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royer-Dangeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garbellotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès Scientifique Ultra Endurance &amp; Conditions Extrêmes : Adaptations, Performances, Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UR 7480 VERTEX, Université de Caen Normandie, Apr 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2025 - 21e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303574v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle synergies as neurophysiological marker of cognitive contributions to motor control: complexity index and complementary approach with nonlinear methods</w:t>
               </w:r>
@@ -1020,903 +1020,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can machine learning help prevent knee injuries of experienced athletes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lipps</w:t>
+                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Weissland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252695v1</w:t>
+                <w:t xml:space="preserve">hal-04158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering technical approaches of world class pole vaulters</w:t>
+                <w:t xml:space="preserve">Un record du monde en saut à la perche, pourquoi Armand Duplantis est-il au-dessus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252698v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.20 Les jeunes adultes sains ajustent eﬃcacement l’implication cognitive associée au contrôle de la locomotion lors de contraintes cognitive et visuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Implication cognitive dans le contrôle locomoteur en fonction du contexte visuel chez le jeune adulte : caractérisation cinématique et neuromusculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2023 - 29e congrès de la Société Francophone Posture, Equilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone Posture Equilibre Locomotion, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702453v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Favennec</w:t>
+                <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158814v1</w:t>
+                <w:t xml:space="preserve">hal-04252702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un record du monde en saut à la perche, pourquoi Armand Duplantis est-il au-dessus ?</w:t>
+                <w:t xml:space="preserve">Clustering technical approaches of world class pole vaulters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Czingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254294v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication cognitive dans le contrôle locomoteur en fonction du contexte visuel chez le jeune adulte : caractérisation cinématique et neuromusculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lana</w:t>
+                <w:t xml:space="preserve">How can machine learning help prevent knee injuries of experienced athletes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254301v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">O.20 Les jeunes adultes sains ajustent eﬃcacement l’implication cognitive associée au contrôle de la locomotion lors de contraintes cognitive et visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cabibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SOFPEL 2023 - 29e congrès de la Société Francophone Posture, Equilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone Posture Equilibre Locomotion, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252702v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du visible à l'invisible, évaluation énergétique en saut à la perche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,90 +1971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse électromyographique, acoustique et phonétique de la production de sons beatboxés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction Musicien-Instrument : regards croisés entre sciences du mouvement humain et acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique (SB), Société Française d'Acoustique (SFA), May 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2174,103 +2174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.8.2: Dual-tasking reveals the attentional cost of resolving sensory conflict induced by perturbed optic flow during treadmill walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Réguème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Posture &amp; Gait Research, Jul 2022, Montréal, Canada. pp.87-88</w:t>
@@ -2394,90 +2394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P30: Attentional allocation in dual-task walking: effects of hypermobile Ehlers-Danlos syndrome and cognitive demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-EMG-Analysis of Shoulder Muscles in Pole Vault</w:t>
+                <w:t xml:space="preserve">Influence of the Scale Function on the Wavelets Transformation of the Surface Electromyographic Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
@@ -2795,97 +2795,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th Congress of the International Shoulder Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469734v1</w:t>
+                <w:t xml:space="preserve">hal-01469736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Scale Function on the Wavelets Transformation of the Surface Electromyographic Signal</w:t>
+                <w:t xml:space="preserve">Wavelet-EMG-Analysis of Shoulder Muscles in Pole Vault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
@@ -2903,73 +2903,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th Congress of the International Shoulder Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469736v1</w:t>
+                <w:t xml:space="preserve">hal-01469734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisson of Latissimus Dorsi Activity between Dominant and Non Dominant Arm in Pole Vault by Wavelet-EMG-Analysis</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring-mass model of the lower limb using an inertial sensor-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryne Belleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcora, S.; Narici, M.; Paoli, A.; De Vito, G.; Tsolakidis, E.; Thompson, J.L.; Ferrauti, A.; Piacentini, M.F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2025 - 30th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italy. , pp.882, Book of Abstracts</w:t>
@@ -3252,51 +3252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Potvin-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3341,160 +3341,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of simplifying the body model to compute the energy parameters in pole vaulting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lower lumbar spine loads during manual materials handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Cassirame</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1989479⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.967-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2422925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385295v1</w:t>
+                <w:t xml:space="preserve">hal-04771125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Human Motor Behavior during the Familiarization with a Soft Back-Support Occupational Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3513,275 +3513,275 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14031160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lower lumbar spine loads during manual materials handling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of simplifying the body model to compute the energy parameters in pole vaulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhaesebrouck Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (5), pp.967-975. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (11), pp.1977-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2422925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1989479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771125v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and neuromuscular characterization of cognitive involvement in gait control in healthy young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Réguème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (5), pp.1333-1347. </w:t>
@@ -3936,77 +3936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering technical approaches of elite and world-class pole vaulters based on 10 years of measurement during competitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Czingon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gender, carrying and planting the pole on approach step parameters in young pole vaulters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of athlete’s mechanical energy calculation in the pole vault: when deep learning-based pose estimation reaches human accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4506,295 +4506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in approach run kinematics: successful vs. unsuccessful jumps in the pole vault</w:t>
+                <w:t xml:space="preserve">Biomechanical Pole Vault Patterns Were Associated With a Higher Proportion of Injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cassirame</w:t>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Theodorou</w:t>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Performance Analysis in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24748668.2019.1657655⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2019.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254796v1</w:t>
+                <w:t xml:space="preserve">hal-03375289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Pole Vault Patterns Were Associated With a Higher Proportion of Injuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in approach run kinematics: successful vs. unsuccessful jumps in the pole vault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Exell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+                <w:t xml:space="preserve">V. Panoutsakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">A. Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.20. </w:t>
+              <w:t xml:space="preserve">International Journal of Performance Analysis in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.794-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2019.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24748668.2019.1657655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375289v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
               </w:r>
@@ -5038,304 +5038,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the postural variable affect the determination of balance compensation level in vestibular schwannoma patients?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical analysis of balance in vestibular schwannoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles P Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.021⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.236-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254690v1</w:t>
+                <w:t xml:space="preserve">hal-04254741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical analysis of balance in vestibular schwannoma patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles P Hoffmann</w:t>
+                <w:t xml:space="preserve">Does the postural variable affect the determination of balance compensation level in vestibular schwannoma patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Seigle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54, pp.236-241. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.214-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254741v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pole carriage on sprint mechanical properties during pole vault run-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,51 +5832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Montaut-Verient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 272 (12), pp.3685 - 3692. </w:t>
@@ -6068,51 +6068,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
+                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
@@ -6130,118 +6130,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.207-214. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.111-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467318v1</w:t>
+                <w:t xml:space="preserve">hal-01467315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
+                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
@@ -6259,578 +6247,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01467315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of velocity on muscular coordination during isokinetic lifting: a preliminary study on healthy subjects</w:t>
+                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaire</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357872v1</w:t>
+                <w:t xml:space="preserve">hal-01467313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
+                <w:t xml:space="preserve">Effect of velocity on muscular coordination during isokinetic lifting: a preliminary study on healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beat Göpfert</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Laï-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.162-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467313v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-subject variability of muscle synergies during a complex motor skill</w:t>
+                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue on network approaches in complex environments, 31 (2), pp.472-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228034v1</w:t>
+                <w:t xml:space="preserve">hal-01467325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
+                <w:t xml:space="preserve">Between-subject variability of muscle synergies during a complex motor skill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01467325v1</w:t>
+                <w:t xml:space="preserve">hal-03228034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of time-to-exhaustion in the first dorsal interosseous muscle from early changes in surface electromyography parameters</w:t>
               </w:r>
@@ -6842,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7465,275 +7465,275 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (1), pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why pole vaulting at 6.50 meters seems possible but remains improbable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.236, v1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromyographie (EMG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.232-235, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911478v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04717694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7751,103 +7751,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait behavioral and neuromuscular characterization in response to increasing working memory load while walking under optic flow perturbations in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Réguème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8141,51 +8141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334868v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer-Dangeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mucel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaudfrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gilleron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Czingon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Sauterau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Vazel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Potvin-Gilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112765" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaesebrouck Romain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1989479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00043.2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps Lene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeo2.70081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2372940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003239v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fabre-Adinolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.08.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Exell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panoutsakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theodorou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2019.1657655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pierret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lassalle-Kinic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Hoffmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.03.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beurton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315600270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Montaut-Verient" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3448-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00099" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23253" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4C0F54DD8AA7F2FE922293AAD113C2517F479D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina N&#252;esch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Huber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fischer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer-Dangeville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mucel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaudfrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gilleron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Czingon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Sauterau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Vazel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Potvin-Gilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112765" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaesebrouck Romain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1989479" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00043.2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lipps Lene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeo2.70081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2372940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003239v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fabre-Adinolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.08.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Exell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panoutsakopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theodorou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2019.1657655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pierret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lassalle-Kinic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254741v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Hoffmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.03.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beurton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315600270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Montaut-Verient" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3448-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00099" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23253" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4C0F54DD8AA7F2FE922293AAD113C2517F479D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina N&#252;esch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Huber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fischer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>