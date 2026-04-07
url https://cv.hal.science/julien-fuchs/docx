--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,5793 +100,5793 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'innovation en contexte sportif : l'exemple des sports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’environnement en classe de mer. Évolutions et enjeux éducatifs contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’éducation à l’environnement : prise de conscience d’une crise de sens de l’éducation contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.131-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qqw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arctic Winter Games: Aims, Reflections, and Issues of the Research About a Singular Sport Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2024-0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sporting events and social resonance: the Arctic Winter Games model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17511321.2025.2589209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques (ré)créatives en nature, au cœur d'une évolution de la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp. 35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’environnement en classe de mer depuis 1964 : évolutions et enjeux éducatifs contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Petiot</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.21-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arctic Winter Games as Festive Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.70-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arctic Winter Games as Festive Event: Beyond the Sports versus Culture Dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.70-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux des îles de l’océan Indien au prisme de la globalisation sportive (1979–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.667-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2198246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais dans la vraie vie, c’est quoi une noisette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport juif en Alsace (milieu du XIX e siècle-années 1930) : entre judaïsme en acte et intégration laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 56 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.561.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes de découverte : un objet de recherche encore à découvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3/2021), pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport juif en Alsace (milieu du XIXe siècle-années 1930) : entre judaïsme en acte et intégration laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.17--38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux d’hiver de l’Arctique : jeunesse, culture et territoire. La valeur publique d’un évènement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55765/atps.i23.1762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux de la jeunesse de l’océan Indien : la francophonie au service de la fraternité régionale (1995-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/rif.1444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What future model for international sports events? The case of the arctic winter games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.38-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2022.2031517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine environmental education in French schools: from sea classes to educational marine areas (1964-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14516/ete.613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes de mer finistériennes à l’épreuve de leur diffusion spatiale. L’ancrage territorial d’un modèle éducatif militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXè siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Playing with the Border:” Alsatian Sports Societies and Alsace’s Problematic Return to France after the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.425-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2018.1495096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting a positive image of France. Holiday camps at the service of French foreign and Algerian policy (from 1945 to the mid-1950s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2020.1790508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumont, Socio-histoire et épistémologie des activités physiques et sportives , Paris, Ellipses coll. « Objectif STAPS », 2017, 259 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, n°126 (4), pp.173-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.126.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14qqw⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und „Elsässertum“ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus – Körpererziehung – Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir en Éducation physique et sportive au cœur d’un dilemme professionnel. Le cas de l’activité de demi-fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse alsacienne et la France. Mouvements de jeunes et nation, 1918-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26/2, pp.178-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13507486.2017.1384800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und Elsässertum‟ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus, Körpererziehung und Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée, miroir ou moteur des activités physiques des jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (n° 78), pp.42-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tenir sur le Rhin ». Les mouvements de jeunesse d’Alsace pendant la Deuxième Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.79-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux nautiques atlantiques. Sport, culture et maritimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XLVII (2), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.172.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique sportive des 16-25 ans. Les tendances 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grün, Entraîneur de football : histoire d’une profession de 1890 à nos jours, Amiens, Artois Presses Université, coll. Cultures sportives, 2016, 385 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 2 (48), pp.198-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonies de vacances en France, 1944-1958. Impulsions politiques d’un fait social majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp. 35-46</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer (dir.), S’immerger en apnée. Cultures motrices et symbolismes aquatiques, Paris, L’Harmattan, coll. « Mouvement des savoirs », Paris, 2015, 305 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens par le sport. La priorité des 16-25 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Martin et Nicolas Palluau (dir.), Louis François et les frontières scolaires. Itinéraire pédagogique d’un inspecteur général (1904-2002), Rennes, Presses universitaires de Rennes, coll. « Histoire », 3ème trimestre 2014, 149 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.211-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux, sports, traditions : quels usages des mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouren' Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2198246⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin (dir.), À l'école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck, 2014, 397 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological survey amongst practitionners : A decisional tool for sports organizations ? The case of the French Federation of Karate and Associated Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.210-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological survey amongst practitionners : A decisional tool for sports organizations ? The case of the French Federation of Karate and Associated Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.210-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2016.1198617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de se construire jeune par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connaissances sociohistoriques à l'écrit 1 du CAPEPS : utilité ou nécessité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, fév.-mars-avril, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures sportives des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cultures sportives des jeunes, 3 (68), pp.56-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France: Uses of the &amp;quot; third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 494, pp.367 - 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, un marqueur majeur de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cultures sportives des jeunes, 3 (68), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.068.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palluau Nicolas, La Fabrique des pédagogues : encadrer les colonies de vacances, 1919-1939, Rennes, Presses universitaires de Rennes, « Histoire », 2013, 301 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (121), pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vosges, border of Alsace (1871-1914). Moutain associations and their changing perceptions of the border aera = Les Vosges comme frontière de l'Alsace (1871-1914). La perception fluctuante des associations de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences et ententes au sein des mouvements de jeunesse. Le cas alsacien (1918-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, p. 113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the &amp;quot;third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vosges, border of Alsace (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières politiques, frontières symboliques. La difficile implantation des associations sportivo-touristiques allemandes en Alsace avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Stumpp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.86-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières politiques, frontières symboliques. La difficile implantation des associations sportivo-touristiques allemandes en Alsace avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60-3 (3), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.603.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.17--38</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences et ententes au sein des mouvements de jeunesse. Le cas alsacien (1918-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/3 (119), pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se dire &amp;quot;sportif&amp;quot; dans les pratiques de prédation (chasse, pêche, cueillette) en France. Conditions d'un processus de qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.135-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à bâtir&amp;quot; : la question européenne dans les mouvements de jeunesse socio-éducatifs (1945-1963) : le cas alsacien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse protestants en Alsace de 1918 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (4), pp.569-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des identités dans le sport, une trame théorique féconde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets du Staps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.2-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et archives des mouvements de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.172-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse alsacienne et la question régionale (1918-1939).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.233-234</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeune Alsace, école de la nation (1944-1947).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.22-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...1612 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques municipales de la jeunesse à Bischwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2041 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (1), pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5912,51 +5912,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréwal Soyez-Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Sea-EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sea-EU, Oct 2025, Cadiz (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6073,51 +6073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréwal Soyez--Lozac'H,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERASS, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,77 +6142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS face à l’urgence climatique : innover pour transformer le rapport à la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6231,2804 +6231,2886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformer le rapport à la nature dans un cadre scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème congrès internationale de l'ACAPS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sportive des participants aux Jeux d’hiver de l’Arctique (JHA) : entre référence sportive et cultures locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Journées Scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Académie du Climat, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux des îles de l’Océan indien, d’une manifestation du soft power français à un modèle adolescent de coopération régionale (1979-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPORT, SOLIDARITÉ INTERNATIONALE ET DÉVELOPPEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Rennes 2, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Athletic identity of Arctic Winter Games (AWG) participants: between a sporting reference and local cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World congress of sociology of sport (ISSA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Aires Marines Éducatives, un dispositif à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fabrique des Communs Pédagogiques, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Académie du Climat, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Rennes 2, Nov 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le sport : enjeux contemporains d’une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, May 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, La Fabrique des Communs Pédagogiques, May 2023, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du numérique par les jeunes lors de leur pratique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Brest, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, May 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport through french Physical education teachers formation from 1945 to 1975 : schism between national and britanny ways ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th ISHPES Congress : « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Est-Marne-la-Vallée, Jun 2016, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du numérique par les jeunes lors de leur pratique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans les réformes scolaires depuis 1989 : controverses et innovation éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’UFR STAPS de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de Nantes, Nov 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle tradition pour les jeux et les sports traditionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale « Partager et transmettre, place et rôle des jeux et sports traditionnels dans nos sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, Apr 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth movements in Alsace and the issue of national identity, 1918-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Workshop « Growing Up in 20th Century European Borderlands »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Eastern European History, University of Vienna, Jan 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête sociologique auprès des pratiquants : un outil de décision des organisations sportives ? Le cas de la Fédération Française de Karaté et Disciplines Associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de management du sport, du tourisme sportif et des loisirs actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Est-Marne-la-Vallée, Jun 2016, Marne-la-Vallée, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie sportive territoriale de Brest : enjeux politiques et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès international de la Société de sociologie du sport de langue française (« Le sport face aux institutions, interactions et transformations réciproques »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loisir comme facteur d’intégration , Loisirs-plaisir à tous les âges de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’Association des rééducateurs des personnes déficientes visuelles (AVJADV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de Nantes, Nov 2016, Nantes, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions vives autour de l'identité numérique du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bosqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée d'étude sur l'identité numérique du chercheur : voir et être vu sur le web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service commun de la documentation de l'université de Rennes 1; Service commun de la documentation de l'université de Rennes 2; Unité régionale de formation à l'information scientifique et technique (URFIST) de Rennes, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, Apr 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux nautiques atlantiques : un évènement sportif alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités sportives de bord de côte à Brest : conflits d’usage, politiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Les loisirs sportifs de nature et le littoral brestois à l’horizon 2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Eastern European History, University of Vienna, Jan 2015, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse d'Alsace : contours d'une crise (1960-1970).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France. pp.99-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière politique, frontière symbolique... Sur les difficultés d'implantation du Deutsche Jugendbewegung en Alsace avant 1914.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes journées suisses d'histoire : 2. Schweizerische Geschichtage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bale, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche noble, recherche intéressée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès international de la Société de sociologie du sport de langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête sociologique « au service » de la politique sportive des Fédérations sportives ? L'exemple d'une typologie des pratiquants de la Fédération Française de Karaté et Discipline Associées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la modernité. Adaptations, choix et mutations au sein de l'Avant-garde du Rhin. 1945 et 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque à l'occasion du 110e anniversaire de la F.S.C.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cergy-Pontoise, France. pp.219-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Europe à bâtir ». La question européenne dans les mouvements de jeunesse alsaciens (1945-1963).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : "Jeune Europe, jeunes d'Europe. Engagements militants et organisations de jeunesse face à la construction européenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Service commun de la documentation de l'université de Rennes 1; Service commun de la documentation de l'université de Rennes 2; Unité régionale de formation à l'information scientifique et technique (URFIST) de Rennes, Jan 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karate in France today : working locally with the guidance range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific congress on martial arts &amp; Combat sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Viseu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure, Mar 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme, ajisme et action catholique au XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mouvements de jeunesse en France : une culture juvénile entre autonomie et socialisation (1920-1960).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Fougères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des jeunes. Innovations et découvertes au sein des mouvements de jeunes, 1945-1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : "Jeunes et jeunesse(s), objets d'histoire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse protestants en Alsace entre 1918 et 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : "Recherches sur les pratiques éducatives en milieu protestant".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la nature dans la pédagogie des mouvements de jeunesse, 1920-1930 : une utopie anti-urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Brest, France. pp.99-112</w:t>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bale, Allemagne</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du service public de la Jeunesse et des Sports en France après la Libération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun. pp.21-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...702 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9038,65 +9120,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9115,51 +9197,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FUCHS Julien, PARMANTIER Charlotte, MICHOT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque international de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brest, France. Faculté des Sciences du Sport et de l’Éducation, pp.262, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9169,111 +9251,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes de découverte : recherches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (3/2021), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9283,602 +9365,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation en EPS : quels sports collectifs pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, Les dossiers Enseigner l'EPS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des jolies colonies de vacances. Au cœur de la construction d’un service public, 1944-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.414, 2020, 9782757430279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien, RENAUD Jean-Nicolas. Presses Universitaires de Rennes, pp.282, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agora Débats/Jeunesse (« Bande dessinée, jeunesses et activités corporelles »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">FUCHS Julien, RENAUD Jean-Nicolas. Presses Universitaires de Rennes, pp.282, 2020</w:t>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAFFAGE-COSNIER Sébastien, VIVIER Christian et FUCHS Julien. 78, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignants d’EPS : un métier en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EPS. pp.200, 2013, Recherche et formation</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">LAFFAGE-COSNIER Sébastien, VIVIER Christian et FUCHS Julien. 78, 2018</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant d'EPS : un métier en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EP&amp;S, Paris, pp.199, 2013, 9782867134555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Editions EP&amp;S, Paris, pp.199, 2013, 9782867134555</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toujours prêts !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions la Nuée Bleue/DNA (Strasbourg), 426 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9888,3916 +9970,3916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial de l’éducation scolaire au milieu marin et engagement des enseignants d’éducation physique et sportive dans les aires marines éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire classe dehors ? État de la recherche et des pratiques éducatives à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire vivre des expériences de nature : le cas d'enseignants d'éducation physique et sportive (EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éducation par la nature : théories, pratiques, formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, EAN 9782304055306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04514638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à l’expérience « invisible » en pleine nature : un défi théorique et méthodologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation par la nature. Théories, pratiques, formations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Langues et langages du vivant, 978-2-304-05530-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scoutisme dans la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 mots pour comprendre la Résistance alsacienne (1939-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle scolaire au sein des colonies de vacances en France, 1945-1960 : inspirations et hésitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations en éducation. Acteurs, modèles, institutions (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de la jeunesse de l’Océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux nautiques atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la valeur des évènements sportifs. Le cas des Jeux d’hiver de l’arctique de 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuka Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et localisation de la collection de la revue Vers l’éducation nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers l’éducation nouvelle. Étude exploratoire de la revue des CEMÉA (1946-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet sportif territorial de Brest : usages politiques, effets et impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RECH Yohann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, démocratie participative et concertation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.49-58, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Éducation Physique de qualité et les réformes du système éducatif français depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation physique et sportive du XXIe siècle ou les enjeux d’une EPS de qualité (1981-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux d’hiver de l’Arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des IREPS au cours des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des Instituts Régionaux d’Education Physique et Sportive (IREPS). Les rapports Andreu de 1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-64, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action publique en matière de nautisme à Brest. Vers un nautisme élargi et partagé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmas Gaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerin Hélori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MARTEL Ludovic; SEBILEAU Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sport de nature » et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Sport, pp.98-112, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des histoires de formation d’enseignants d’EPS au mitan du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second souffle des IREPS au cours des années 1960 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-63, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports, dynamiques de ville et enjeux de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; PARMANTIER Charlotte; MICHOT Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l’Éducation, pp.7-16, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RECHT Roland; RICHEZ Jean-Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg, 1880-1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.353-354, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de jeunes : l’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOUTHILLON Fabrice; LEMOIGNE Frédéric; VIET-DEPAULE Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon Dieu sans confession. Mélanges offerts à Yvon Tranvouez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbre bleu, pp.299-308, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth movements in Alsace and the Issue of National Identity, 1918-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VENKEN Machteld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borderland studies meets Child Studies. A European Encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.85-117, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et réformes scolaires depuis 1989 : controverses et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attali Michaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée éditions, pp.19-26, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et réformes scolaires depuis 1989 : controverses et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée éditions, pp.19-26, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troisièmes mi-temps au rugby féminin : des consommations d'alcool et des festivités contenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Choquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Scientifiques sur les Boissons, pp.167-170, 2013, Les Cahiers de l'IREB, n° 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants d’Éducation physique et sportive : un corps professoral en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuchs Julien, Vilbrod Alain, Autret Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant d’EPS : un métier en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS/AFRAPS, pp.9-12, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du futur enseignant d’EPS à travers « l’écrit 1 » du CAPEPS externe (1979-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuchs Julien, Vilbrod Alain, Autret Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant d’EPS : un métier en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS/AFRAPS, pp.57-78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie scheen dü bisch, mi Heimat&amp;quot;. Associations sportives et constitution d'un sentiment régional en Alsace (1890-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Langues et langages du vivant, 978-2-304-05530-6</w:t>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Jallat, Sébastien Stumpp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires deGrenoble, pp.105-118, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le regard se porte vers l'est. Les pratiques de montagne en Alsace vues à travers le quotidien Straβburger Post et la revue Die Vogesen (1871-1918).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Tétart, S. Villaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix du sport : la presse sportive régionale à la belle époque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica / Musée national du sport, pp.339-359, 2010, Sport mémoire et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le regard porte vers l’Est. Les pratiques de montagne en Alsace au temps du Reichsland vues à travers le quotidien Straβburger Post et la revue Die Vogesen (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du sport. Sport et presse à la Belle Epoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica/Musée national du sport, 2010, 978-2-7588-0275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, Paris, pp.223-224, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonie de vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David le Breton, Daniel Marcelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'adolescence et de la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.160-163, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et temps juvéniles en Alsace : particularismes de l'émergence de sociabilités nouvelles dans l'entre-deux-guerres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Sirost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.173-183, 2009, Epistémologie du corps</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonies de vacances à l'épreuve d'une transition (1945-1970). Le cas alsacien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Houssaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre des colos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrice, pp.39-51, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiers battus et chemins de traverse. La pratique de l'itinérance dans le scoutisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bertherot, J. Corneloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinérance, du Tour aux détours. Figure contemporaine des pratiques récréatives de nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.27-38, 2008, Sportnature.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et culture corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau des Pur-Sang. : Des guides de France dans la résistance en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Baubérot, N. Duval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scoutisme entre guerre et paix au XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.167-191, 2006, Jeunesse, scoutisme, société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales et politiques municipales à destination de la jeunesse. Le cas de la ville de Bischwiller (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.49-58, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre-Actes. Regards croisés en sciences humaines (dir: Léone Prigent, Hélène Vassiliadou, Véronique Vermaelen; PUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...2916 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13807,100 +13889,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colonies de vacances ont-elles déjà été un service public ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9hv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13910,231 +13992,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonies de vacances et centres de loisirs. Repères historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonies de vacances et centres de loisirs. Repères historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des éco-citoyens à part entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesses et engagements citoyens : au-delà des malentendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delsahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14144,161 +14308,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14445,51 +14609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Alavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2589209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertin-Renoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le Pape" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o55" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2024-0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soyez--Lozac'H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stumpp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i23.1762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.613" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2031517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1790508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Remaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2018.1495096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0173" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q1L2528V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1384800" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.172.0341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0061" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2100" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez-Lozac'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez--Lozac'H," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anciaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bosqu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474280v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mettler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93372" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115962v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445281v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Mahadevan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas Ga&#235;lle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin H&#233;lori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534935v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03208513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513679v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913152v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468929v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691235v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hv" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le Pape" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o55" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertin-Renoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2024-0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Alavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2589209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soyez--Lozac'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stumpp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i23.1762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2031517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Remaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2018.1495096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1790508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q1L2528V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1384800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.172.0341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Guyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez-Lozac'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez--Lozac'H," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05551685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anciaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bosqu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mettler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93372" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Mahadevan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas Ga&#235;lle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin H&#233;lori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03208513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160838v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>