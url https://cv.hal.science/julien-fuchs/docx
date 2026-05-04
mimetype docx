--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -100,5793 +100,5793 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sporting events and social resonance: the Arctic Winter Games model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2589209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'innovation en contexte sportif : l'exemple des sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à l’environnement en classe de mer. Évolutions et enjeux éducatifs contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Camus-Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50, pp.21-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’éducation à l’environnement : prise de conscience d’une crise de sens de l’éducation contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.131-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qqw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arctic Winter Games: Aims, Reflections, and Issues of the Research About a Singular Sport Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2024-0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arctic Winter Games as Festive Event: Beyond the Sports versus Culture Dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.70-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques (ré)créatives en nature, au cœur d'une évolution de la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp. 35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’environnement en classe de mer depuis 1964 : évolutions et enjeux éducatifs contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arctic Winter Games as Festive Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.70-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux de la jeunesse de l’océan Indien : la francophonie au service de la fraternité régionale (1995-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/rif.1444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux des îles de l’océan Indien au prisme de la globalisation sportive (1979–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.667-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2198246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais dans la vraie vie, c’est quoi une noisette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport juif en Alsace (milieu du XIX e siècle-années 1930) : entre judaïsme en acte et intégration laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 56 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.561.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes de découverte : un objet de recherche encore à découvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3/2021), pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport juif en Alsace (milieu du XIXe siècle-années 1930) : entre judaïsme en acte et intégration laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.17--38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux d’hiver de l’Arctique : jeunesse, culture et territoire. La valeur publique d’un évènement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55765/atps.i23.1762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What future model for international sports events? The case of the arctic winter games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.38-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2022.2031517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine environmental education in French schools: from sea classes to educational marine areas (1964-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14516/ete.613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes de mer finistériennes à l’épreuve de leur diffusion spatiale. L’ancrage territorial d’un modèle éducatif militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting a positive image of France. Holiday camps at the service of French foreign and Algerian policy (from 1945 to the mid-1950s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2020.1790508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXè siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Playing with the Border:” Alsatian Sports Societies and Alsace’s Problematic Return to France after the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.425-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2018.1495096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und Elsässertum‟ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus, Körpererziehung und Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und „Elsässertum“ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus – Körpererziehung – Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumont, Socio-histoire et épistémologie des activités physiques et sportives , Paris, Ellipses coll. « Objectif STAPS », 2017, 259 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°126 (4), pp.173-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.126.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir en Éducation physique et sportive au cœur d’un dilemme professionnel. Le cas de l’activité de demi-fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse alsacienne et la France. Mouvements de jeunes et nation, 1918-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26/2, pp.178-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13507486.2017.1384800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée, miroir ou moteur des activités physiques des jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (n° 78), pp.42-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer (dir.), S’immerger en apnée. Cultures motrices et symbolismes aquatiques, Paris, L’Harmattan, coll. « Mouvement des savoirs », Paris, 2015, 305 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.165-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tenir sur le Rhin ». Les mouvements de jeunesse d’Alsace pendant la Deuxième Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.79-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux nautiques atlantiques. Sport, culture et maritimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XLVII (2), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.172.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique sportive des 16-25 ans. Les tendances 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grün, Entraîneur de football : histoire d’une profession de 1890 à nos jours, Amiens, Artois Presses Université, coll. Cultures sportives, 2016, 385 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 2 (48), pp.198-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonies de vacances en France, 1944-1958. Impulsions politiques d’un fait social majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp. 35-46</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens par le sport. La priorité des 16-25 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Martin et Nicolas Palluau (dir.), Louis François et les frontières scolaires. Itinéraire pédagogique d’un inspecteur général (1904-2002), Rennes, Presses universitaires de Rennes, coll. « Histoire », 3ème trimestre 2014, 149 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.211-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux, sports, traditions : quels usages des mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouren' Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological survey amongst practitionners : A decisional tool for sports organizations ? The case of the French Federation of Karate and Associated Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.210-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin (dir.), À l'école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck, 2014, 397 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological survey amongst practitionners : A decisional tool for sports organizations ? The case of the French Federation of Karate and Associated Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.210-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2016.1198617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de se construire jeune par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connaissances sociohistoriques à l'écrit 1 du CAPEPS : utilité ou nécessité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, fév.-mars-avril, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France: Uses of the &amp;quot; third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 494, pp.367 - 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, un marqueur majeur de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cultures sportives des jeunes, 3 (68), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.068.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures sportives des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cultures sportives des jeunes, 3 (68), pp.56-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palluau Nicolas, La Fabrique des pédagogues : encadrer les colonies de vacances, 1919-1939, Rennes, Presses universitaires de Rennes, « Histoire », 2013, 301 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (121), pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences et ententes au sein des mouvements de jeunesse. Le cas alsacien (1918-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/3 (119), pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vosges, border of Alsace (1871-1914). Moutain associations and their changing perceptions of the border aera = Les Vosges comme frontière de l'Alsace (1871-1914). La perception fluctuante des associations de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Stumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.101-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences et ententes au sein des mouvements de jeunesse. Le cas alsacien (1918-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, p. 113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the &amp;quot;third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vosges, border of Alsace (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières politiques, frontières symboliques. La difficile implantation des associations sportivo-touristiques allemandes en Alsace avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (3/2021), pp.7-15</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.86-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières politiques, frontières symboliques. La difficile implantation des associations sportivo-touristiques allemandes en Alsace avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60-3 (3), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.603.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se dire &amp;quot;sportif&amp;quot; dans les pratiques de prédation (chasse, pêche, cueillette) en France. Conditions d'un processus de qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.135-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à bâtir&amp;quot; : la question européenne dans les mouvements de jeunesse socio-éducatifs (1945-1963) : le cas alsacien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse protestants en Alsace de 1918 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (4), pp.569-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des identités dans le sport, une trame théorique féconde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets du Staps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.2-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et archives des mouvements de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.172-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse alsacienne et la question régionale (1918-1939).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.233-234</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeune Alsace, école de la nation (1944-1947).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.22-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...1731 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques municipales de la jeunesse à Bischwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1972 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (1), pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5965,64 +5965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Educational Areas (MEA) in France: Effectiveness of an Environmental Education Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréwal Soyez-Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Sea-EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sea-EU, Oct 2025, Cadiz (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6060,64 +6060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue pour penser un autre rapport à la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréwal Soyez--Lozac'H,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERASS, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,77 +6142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS face à l’urgence climatique : innover pour transformer le rapport à la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6237,77 +6237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer le rapport à la nature dans un cadre scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès internationale de l'ACAPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6332,64 +6332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité sportive des participants aux Jeux d’hiver de l’Arctique (JHA) : entre référence sportive et cultures locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Académie du Climat, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6414,77 +6414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux des îles de l’Océan indien, d’une manifestation du soft power français à un modèle adolescent de coopération régionale (1979-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPORT, SOLIDARITÉ INTERNATIONALE ET DÉVELOPPEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Rennes 2, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6509,64 +6509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athletic identity of Arctic Winter Games (AWG) participants: between a sporting reference and local cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World congress of sociology of sport (ISSA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6591,77 +6591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aires Marines Éducatives, un dispositif à contre-courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Fabrique des Communs Pédagogiques, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6686,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le sport : enjeux contemporains d’une relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, May 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,64 +6850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du numérique par les jeunes lors de leur pratique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7014,64 +7014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7109,64 +7109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7191,64 +7191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport through french Physical education teachers formation from 1945 to 1975 : schism between national and britanny ways ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISHPES Congress : « Le sport et ses pouvoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris-Est-Marne-la-Vallée, Jun 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7273,64 +7273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du numérique par les jeunes lors de leur pratique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7355,51 +7355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport dans les réformes scolaires depuis 1989 : controverses et innovation éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l’UFR STAPS de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS de Nantes, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7424,51 +7424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle tradition pour les jeux et les sports traditionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale « Partager et transmettre, place et rôle des jeux et sports traditionnels dans nos sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, Apr 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,1597 +7487,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stratégie sportive territoriale de Brest : enjeux politiques et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès international de la Société de sociologie du sport de langue française (« Le sport face aux institutions, interactions et transformations réciproques »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youth movements in Alsace and the issue of national identity, 1918-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Workshop « Growing Up in 20th Century European Borderlands »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Eastern European History, University of Vienna, Jan 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Philippe</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+                <w:t xml:space="preserve">halshs-01227670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête sociologique auprès des pratiquants : un outil de décision des organisations sportives ? Le cas de la Fédération Française de Karaté et Disciplines Associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de management du sport, du tourisme sportif et des loisirs actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités sportives de bord de côte à Brest : conflits d’usage, politiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Les loisirs sportifs de nature et le littoral brestois à l’horizon 2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loisir comme facteur d’intégration , Loisirs-plaisir à tous les âges de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’Association des rééducateurs des personnes déficientes visuelles (AVJADV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vilbrod</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Brest, France</w:t>
+                <w:t xml:space="preserve">hal-02119897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions vives autour de l'identité numérique du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bosqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée d'étude sur l'identité numérique du chercheur : voir et être vu sur le web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service commun de la documentation de l'université de Rennes 1; Service commun de la documentation de l'université de Rennes 2; Unité régionale de formation à l'information scientifique et technique (URFIST) de Rennes, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">, Service commun de la documentation de l'université de Rennes 1; Service commun de la documentation de l'université de Rennes 2; Unité régionale de formation à l'information scientifique et technique (URFIST) de Rennes, Jan 2014, Rennes, France</w:t>
+                <w:t xml:space="preserve">halshs-01223418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux nautiques atlantiques : un évènement sportif alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure, Mar 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse d'Alsace : contours d'une crise (1960-1970).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France. pp.99-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière politique, frontière symbolique... Sur les difficultés d'implantation du Deutsche Jugendbewegung en Alsace avant 1914.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes journées suisses d'histoire : 2. Schweizerische Geschichtage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bale, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête sociologique « au service » de la politique sportive des Fédérations sportives ? L'exemple d'une typologie des pratiquants de la Fédération Française de Karaté et Discipline Associées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la modernité. Adaptations, choix et mutations au sein de l'Avant-garde du Rhin. 1945 et 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque à l'occasion du 110e anniversaire de la F.S.C.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cergy-Pontoise, France. pp.219-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche noble, recherche intéressée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès international de la Société de sociologie du sport de langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Europe à bâtir ». La question européenne dans les mouvements de jeunesse alsaciens (1945-1963).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : "Jeune Europe, jeunes d'Europe. Engagements militants et organisations de jeunesse face à la construction européenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karate in France today : working locally with the guidance range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific congress on martial arts &amp; Combat sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Viseu, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des jeunes. Innovations et découvertes au sein des mouvements de jeunes, 1945-1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : "Jeunes et jeunesse(s), objets d'histoire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme, ajisme et action catholique au XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mouvements de jeunesse en France : une culture juvénile entre autonomie et socialisation (1920-1960).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Fougères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse protestants en Alsace entre 1918 et 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : "Recherches sur les pratiques éducatives en milieu protestant".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la nature dans la pédagogie des mouvements de jeunesse, 1920-1930 : une utopie anti-urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Brest, France. pp.99-112</w:t>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...654 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création du service public de la Jeunesse et des Sports en France après la Libération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun. pp.21-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9134,51 +9134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9265,64 +9265,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes de découverte : recherches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (3/2021), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9379,90 +9379,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation en EPS : quels sports collectifs pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, Les dossiers Enseigner l'EPS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9474,467 +9474,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien, RENAUD Jean-Nicolas. Presses Universitaires de Rennes, pp.282, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps des jolies colonies de vacances. Au cœur de la construction d’un service public, 1944-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.414, 2020, 9782757430279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93372⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02531360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agora Débats/Jeunesse (« Bande dessinée, jeunesses et activités corporelles »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAFFAGE-COSNIER Sébastien, VIVIER Christian et FUCHS Julien. 78, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">FUCHS Julien, RENAUD Jean-Nicolas. Presses Universitaires de Rennes, pp.282, 2020</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignants d’EPS : un métier en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EPS. pp.200, 2013, Recherche et formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">LAFFAGE-COSNIER Sébastien, VIVIER Christian et FUCHS Julien. 78, 2018</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant d'EPS : un métier en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EP&amp;S, Paris, pp.199, 2013, 9782867134555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toujours prêts !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions la Nuée Bleue/DNA (Strasbourg), 426 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9984,90 +9984,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial de l’éducation scolaire au milieu marin et engagement des enseignants d’éducation physique et sportive dans les aires marines éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire classe dehors ? État de la recherche et des pratiques éducatives à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10086,3767 +10086,3767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accéder à l’expérience « invisible » en pleine nature : un défi théorique et méthodologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation par la nature. Théories, pratiques, formations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Langues et langages du vivant, 978-2-304-05530-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire vivre des expériences de nature : le cas d'enseignants d'éducation physique et sportive (EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éducation par la nature : théories, pratiques, formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, EAN 9782304055306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04514638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...64 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Langues et langages du vivant, 978-2-304-05530-6</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scoutisme dans la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 mots pour comprendre la Résistance alsacienne (1939-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">50 mots pour comprendre la Résistance alsacienne (1939-1945)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle scolaire au sein des colonies de vacances en France, 1945-1960 : inspirations et hésitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations en éducation. Acteurs, modèles, institutions (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Éducation Physique de qualité et les réformes du système éducatif français depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation physique et sportive du XXIe siècle ou les enjeux d’une EPS de qualité (1981-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux d’hiver de l’Arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la valeur des évènements sportifs. Le cas des Jeux d’hiver de l’arctique de 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuka Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de la jeunesse de l’Océan indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux nautiques atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...64 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et localisation de la collection de la revue Vers l’éducation nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers l’éducation nouvelle. Étude exploratoire de la revue des CEMÉA (1946-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet sportif territorial de Brest : usages politiques, effets et impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RECH Yohann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, démocratie participative et concertation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.49-58, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des IREPS au cours des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des Instituts Régionaux d’Education Physique et Sportive (IREPS). Les rapports Andreu de 1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-64, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action publique en matière de nautisme à Brest. Vers un nautisme élargi et partagé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmas Gaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerin Hélori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MARTEL Ludovic; SEBILEAU Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sport de nature » et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Sport, pp.98-112, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des histoires de formation d’enseignants d’EPS au mitan du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second souffle des IREPS au cours des années 1960 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-63, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports, dynamiques de ville et enjeux de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; PARMANTIER Charlotte; MICHOT Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l’Éducation, pp.7-16, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth movements in Alsace and the Issue of National Identity, 1918-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VENKEN Machteld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borderland studies meets Child Studies. A European Encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.85-117, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de jeunes : l’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOUTHILLON Fabrice; LEMOIGNE Frédéric; VIET-DEPAULE Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon Dieu sans confession. Mélanges offerts à Yvon Tranvouez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbre bleu, pp.299-308, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RECHT Roland; RICHEZ Jean-Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg, 1880-1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.353-354, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et réformes scolaires depuis 1989 : controverses et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attali Michaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée éditions, pp.19-26, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et réformes scolaires depuis 1989 : controverses et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée éditions, pp.19-26, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants d’Éducation physique et sportive : un corps professoral en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuchs Julien, Vilbrod Alain, Autret Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant d’EPS : un métier en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS/AFRAPS, pp.9-12, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troisièmes mi-temps au rugby féminin : des consommations d'alcool et des festivités contenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Choquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Scientifiques sur les Boissons, pp.167-170, 2013, Les Cahiers de l'IREB, n° 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du futur enseignant d’EPS à travers « l’écrit 1 » du CAPEPS externe (1979-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuchs Julien, Vilbrod Alain, Autret Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant d’EPS : un métier en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS/AFRAPS, pp.57-78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie scheen dü bisch, mi Heimat&amp;quot;. Associations sportives et constitution d'un sentiment régional en Alsace (1890-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Jallat, Sébastien Stumpp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires deGrenoble, pp.105-118, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le regard se porte vers l'est. Les pratiques de montagne en Alsace vues à travers le quotidien Straβburger Post et la revue Die Vogesen (1871-1918).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Tétart, S. Villaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix du sport : la presse sportive régionale à la belle époque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica / Musée national du sport, pp.339-359, 2010, Sport mémoire et société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le regard porte vers l’Est. Les pratiques de montagne en Alsace au temps du Reichsland vues à travers le quotidien Straβburger Post et la revue Die Vogesen (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du sport. Sport et presse à la Belle Epoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica/Musée national du sport, 2010, 978-2-7588-0275-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, Paris, pp.223-224, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonie de vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David le Breton, Daniel Marcelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'adolescence et de la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.160-163, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonies de vacances à l'épreuve d'une transition (1945-1970). Le cas alsacien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Houssaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre des colos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrice, pp.39-51, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et temps juvéniles en Alsace : particularismes de l'émergence de sociabilités nouvelles dans l'entre-deux-guerres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Sirost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.173-183, 2009, Epistémologie du corps</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiers battus et chemins de traverse. La pratique de l'itinérance dans le scoutisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bertherot, J. Corneloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinérance, du Tour aux détours. Figure contemporaine des pratiques récréatives de nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.27-38, 2008, Sportnature.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau des Pur-Sang. : Des guides de France dans la résistance en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Baubérot, N. Duval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scoutisme entre guerre et paix au XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.167-191, 2006, Jeunesse, scoutisme, société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et culture corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales et politiques municipales à destination de la jeunesse. Le cas de la ville de Bischwiller (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...3049 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Stumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre-Actes. Regards croisés en sciences humaines (dir: Léone Prigent, Hélène Vassiliadou, Véronique Vermaelen; PUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13903,51 +13903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colonies de vacances ont-elles déjà été un service public ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9hv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14019,51 +14019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonies de vacances et centres de loisirs. Repères historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonies de vacances et centres de loisirs. Repères historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14120,64 +14120,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants des éco-citoyens à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses et engagements citoyens : au-delà des malentendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14215,51 +14215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delsahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14609,51 +14609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le Pape" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o55" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertin-Renoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2024-0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Alavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2589209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soyez--Lozac'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stumpp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i23.1762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2031517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Remaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2018.1495096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1790508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q1L2528V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1384800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.172.0341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Guyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez-Lozac'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez--Lozac'H," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05551685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anciaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bosqu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mettler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93372" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Mahadevan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas Ga&#235;lle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin H&#233;lori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03208513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160838v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Alavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2589209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o55" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertin-Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2024-0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soyez--Lozac'H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stumpp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i23.1762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2031517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1790508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Remaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2018.1495096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0173" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q1L2528V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1384800" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.172.0341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez-Lozac'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez--Lozac'H," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05551685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anciaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bosqu&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mettler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474270v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93372" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Mahadevan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445403v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas Ga&#235;lle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin H&#233;lori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03208513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160838v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468386v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>