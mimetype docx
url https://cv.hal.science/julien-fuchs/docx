--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,5793 +100,5793 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'innovation en contexte sportif : l'exemple des sports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’éducation à l’environnement : prise de conscience d’une crise de sens de l’éducation contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.131-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qqw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’environnement en classe de mer. Évolutions et enjeux éducatifs contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arctic Winter Games: Aims, Reflections, and Issues of the Research About a Singular Sport Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2024-0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sporting events and social resonance: the Arctic Winter Games model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17511321.2025.2589209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'innovation en contexte sportif : l'exemple des sports collectifs</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques (ré)créatives en nature, au cœur d'une évolution de la forme scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp. 35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’environnement en classe de mer depuis 1964 : évolutions et enjeux éducatifs contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arctic Winter Games as Festive Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.70-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arctic Winter Games as Festive Event: Beyond the Sports versus Culture Dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.70-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2024.6.1.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux des îles de l’océan Indien au prisme de la globalisation sportive (1979–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.667-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2198246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport juif en Alsace (milieu du XIX e siècle-années 1930) : entre judaïsme en acte et intégration laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 56 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.561.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes de découverte : un objet de recherche encore à découvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3/2021), pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais dans la vraie vie, c’est quoi une noisette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Petiot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport juif en Alsace (milieu du XIXe siècle-années 1930) : entre judaïsme en acte et intégration laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.17--38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux d’hiver de l’Arctique : jeunesse, culture et territoire. La valeur publique d’un évènement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale animation, territoires et pratiques socioculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55765/atps.i23.1762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux de la jeunesse de l’océan Indien : la francophonie au service de la fraternité régionale (1995-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/rif.1444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What future model for international sports events? The case of the arctic winter games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.38-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2022.2031517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine environmental education in French schools: from sea classes to educational marine areas (1964-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14516/ete.613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes de mer finistériennes à l’épreuve de leur diffusion spatiale. L’ancrage territorial d’un modèle éducatif militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXè siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Playing with the Border:” Alsatian Sports Societies and Alsace’s Problematic Return to France after the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.425-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2018.1495096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting a positive image of France. Holiday camps at the service of French foreign and Algerian policy (from 1945 to the mid-1950s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2020.1790508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und „Elsässertum“ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus – Körpererziehung – Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumont, Socio-histoire et épistémologie des activités physiques et sportives , Paris, Ellipses coll. « Objectif STAPS », 2017, 259 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, n°126 (4), pp.173-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.126.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14o55⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir en Éducation physique et sportive au cœur d’un dilemme professionnel. Le cas de l’activité de demi-fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14qqw⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse alsacienne et la France. Mouvements de jeunes et nation, 1918-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26/2, pp.178-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13507486.2017.1384800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und Elsässertum‟ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus, Körpererziehung und Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée, miroir ou moteur des activités physiques des jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (n° 78), pp.42-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tenir sur le Rhin ». Les mouvements de jeunesse d’Alsace pendant la Deuxième Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.79-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux nautiques atlantiques. Sport, culture et maritimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XLVII (2), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.172.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique sportive des 16-25 ans. Les tendances 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grün, Entraîneur de football : histoire d’une profession de 1890 à nos jours, Amiens, Artois Presses Université, coll. Cultures sportives, 2016, 385 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 2 (48), pp.198-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonies de vacances en France, 1944-1958. Impulsions politiques d’un fait social majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp. 35-46</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer (dir.), S’immerger en apnée. Cultures motrices et symbolismes aquatiques, Paris, L’Harmattan, coll. « Mouvement des savoirs », Paris, 2015, 305 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens par le sport. La priorité des 16-25 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Martin et Nicolas Palluau (dir.), Louis François et les frontières scolaires. Itinéraire pédagogique d’un inspecteur général (1904-2002), Rennes, Presses universitaires de Rennes, coll. « Histoire », 3ème trimestre 2014, 149 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.211-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/rif.1444⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...83 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux, sports, traditions : quels usages des mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouren' Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin (dir.), À l'école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck, 2014, 397 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological survey amongst practitionners : A decisional tool for sports organizations ? The case of the French Federation of Karate and Associated Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.210-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological survey amongst practitionners : A decisional tool for sports organizations ? The case of the French Federation of Karate and Associated Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.210-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2016.1198617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de se construire jeune par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baromètre, pratique sportive des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connaissances sociohistoriques à l'écrit 1 du CAPEPS : utilité ou nécessité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, fév.-mars-avril, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France: Uses of the &amp;quot; third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 494, pp.367 - 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, un marqueur majeur de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cultures sportives des jeunes, 3 (68), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.068.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures sportives des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cultures sportives des jeunes, 3 (68), pp.56-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palluau Nicolas, La Fabrique des pédagogues : encadrer les colonies de vacances, 1919-1939, Rennes, Presses universitaires de Rennes, « Histoire », 2013, 301 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (121), pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vosges, border of Alsace (1871-1914). Moutain associations and their changing perceptions of the border aera = Les Vosges comme frontière de l'Alsace (1871-1914). La perception fluctuante des associations de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2198246⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.101-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences et ententes au sein des mouvements de jeunesse. Le cas alsacien (1918-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, p. 113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the &amp;quot;third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vosges, border of Alsace (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières politiques, frontières symboliques. La difficile implantation des associations sportivo-touristiques allemandes en Alsace avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Stumpp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.86-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières politiques, frontières symboliques. La difficile implantation des associations sportivo-touristiques allemandes en Alsace avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60-3 (3), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.603.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.17--38</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences et ententes au sein des mouvements de jeunesse. Le cas alsacien (1918-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/3 (119), pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se dire &amp;quot;sportif&amp;quot; dans les pratiques de prédation (chasse, pêche, cueillette) en France. Conditions d'un processus de qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.135-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à bâtir&amp;quot; : la question européenne dans les mouvements de jeunesse socio-éducatifs (1945-1963) : le cas alsacien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse protestants en Alsace de 1918 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (4), pp.569-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des identités dans le sport, une trame théorique féconde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets du Staps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.2-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et archives des mouvements de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.172-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse alsacienne et la question régionale (1918-1939).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.233-234</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeune Alsace, école de la nation (1944-1947).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.22-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...1612 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques municipales de la jeunesse à Bischwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2041 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (1), pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5965,64 +5965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Educational Areas (MEA) in France: Effectiveness of an Environmental Education Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréwal Soyez-Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Sea-EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sea-EU, Oct 2025, Cadiz (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6060,64 +6060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue pour penser un autre rapport à la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréwal Soyez--Lozac'H,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERASS, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,77 +6142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS face à l’urgence climatique : innover pour transformer le rapport à la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6231,2853 +6231,2853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’identité sportive des participants aux Jeux d’hiver de l’Arctique (JHA) : entre référence sportive et cultures locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Journées Scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Académie du Climat, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux des îles de l’Océan indien, d’une manifestation du soft power français à un modèle adolescent de coopération régionale (1979-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPORT, SOLIDARITÉ INTERNATIONALE ET DÉVELOPPEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Rennes 2, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformer le rapport à la nature dans un cadre scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès internationale de l'ACAPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athletic identity of Arctic Winter Games (AWG) participants: between a sporting reference and local cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Académie du Climat, Paris, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World congress of sociology of sport (ISSA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Rennes 2, Nov 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Aires Marines Éducatives, un dispositif à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fabrique des Communs Pédagogiques, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Ottawa (Ontario), Canada</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, La Fabrique des Communs Pédagogiques, May 2023, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le sport : enjeux contemporains d’une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, May 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du numérique par les jeunes lors de leur pratique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Brest, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, May 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport through french Physical education teachers formation from 1945 to 1975 : schism between national and britanny ways ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th ISHPES Congress : « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Est-Marne-la-Vallée, Jun 2016, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du numérique par les jeunes lors de leur pratique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans les réformes scolaires depuis 1989 : controverses et innovation éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’UFR STAPS de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de Nantes, Nov 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle tradition pour les jeux et les sports traditionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale « Partager et transmettre, place et rôle des jeux et sports traditionnels dans nos sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, Apr 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth movements in Alsace and the issue of national identity, 1918-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Workshop « Growing Up in 20th Century European Borderlands »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Eastern European History, University of Vienna, Jan 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête sociologique auprès des pratiquants : un outil de décision des organisations sportives ? Le cas de la Fédération Française de Karaté et Disciplines Associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de management du sport, du tourisme sportif et des loisirs actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Est-Marne-la-Vallée, Jun 2016, Marne-la-Vallée, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie sportive territoriale de Brest : enjeux politiques et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès international de la Société de sociologie du sport de langue française (« Le sport face aux institutions, interactions et transformations réciproques »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loisir comme facteur d’intégration , Loisirs-plaisir à tous les âges de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’Association des rééducateurs des personnes déficientes visuelles (AVJADV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de Nantes, Nov 2016, Nantes, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions vives autour de l'identité numérique du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bosqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée d'étude sur l'identité numérique du chercheur : voir et être vu sur le web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service commun de la documentation de l'université de Rennes 1; Service commun de la documentation de l'université de Rennes 2; Unité régionale de formation à l'information scientifique et technique (URFIST) de Rennes, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, Apr 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux nautiques atlantiques : un évènement sportif alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Biennale de l’Association francophone pour la Recherche en Activités physiques et sportives (AFRAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités sportives de bord de côte à Brest : conflits d’usage, politiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Les loisirs sportifs de nature et le littoral brestois à l’horizon 2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Eastern European History, University of Vienna, Jan 2015, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse d'Alsace : contours d'une crise (1960-1970).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France. pp.99-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière politique, frontière symbolique... Sur les difficultés d'implantation du Deutsche Jugendbewegung en Alsace avant 1914.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes journées suisses d'histoire : 2. Schweizerische Geschichtage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bale, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête sociologique « au service » de la politique sportive des Fédérations sportives ? L'exemple d'une typologie des pratiquants de la Fédération Française de Karaté et Discipline Associées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la modernité. Adaptations, choix et mutations au sein de l'Avant-garde du Rhin. 1945 et 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque à l'occasion du 110e anniversaire de la F.S.C.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cergy-Pontoise, France. pp.219-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche noble, recherche intéressée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès international de la Société de sociologie du sport de langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Europe à bâtir ». La question européenne dans les mouvements de jeunesse alsaciens (1945-1963).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : "Jeune Europe, jeunes d'Europe. Engagements militants et organisations de jeunesse face à la construction européenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Service commun de la documentation de l'université de Rennes 1; Service commun de la documentation de l'université de Rennes 2; Unité régionale de formation à l'information scientifique et technique (URFIST) de Rennes, Jan 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karate in France today : working locally with the guidance range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific congress on martial arts &amp; Combat sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Viseu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure, Mar 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme, ajisme et action catholique au XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mouvements de jeunesse en France : une culture juvénile entre autonomie et socialisation (1920-1960).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Fougères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des jeunes. Innovations et découvertes au sein des mouvements de jeunes, 1945-1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : "Jeunes et jeunesse(s), objets d'histoire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de jeunesse protestants en Alsace entre 1918 et 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : "Recherches sur les pratiques éducatives en milieu protestant".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la nature dans la pédagogie des mouvements de jeunesse, 1920-1930 : une utopie anti-urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Brest, France. pp.99-112</w:t>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...654 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création du service public de la Jeunesse et des Sports en France après la Libération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun. pp.21-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9134,51 +9134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9265,64 +9265,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes de découverte : recherches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (3/2021), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9379,90 +9379,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation en EPS : quels sports collectifs pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, Les dossiers Enseigner l'EPS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9474,467 +9474,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps des jolies colonies de vacances. Au cœur de la construction d’un service public, 1944-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.414, 2020, 9782757430279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien, RENAUD Jean-Nicolas. Presses Universitaires de Rennes, pp.282, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agora Débats/Jeunesse (« Bande dessinée, jeunesses et activités corporelles »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">FUCHS Julien, RENAUD Jean-Nicolas. Presses Universitaires de Rennes, pp.282, 2020</w:t>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAFFAGE-COSNIER Sébastien, VIVIER Christian et FUCHS Julien. 78, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignants d’EPS : un métier en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EPS. pp.200, 2013, Recherche et formation</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">LAFFAGE-COSNIER Sébastien, VIVIER Christian et FUCHS Julien. 78, 2018</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant d'EPS : un métier en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EP&amp;S, Paris, pp.199, 2013, 9782867134555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toujours prêts !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions la Nuée Bleue/DNA (Strasbourg), 426 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9984,90 +9984,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial de l’éducation scolaire au milieu marin et engagement des enseignants d’éducation physique et sportive dans les aires marines éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Camus-Le pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire classe dehors ? État de la recherche et des pratiques éducatives à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10092,77 +10092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à l’expérience « invisible » en pleine nature : un défi théorique et méthodologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soyez--Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation par la nature. Théories, pratiques, formations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Langues et langages du vivant, 978-2-304-05530-6</w:t>
@@ -10191,77 +10191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire vivre des expériences de nature : le cas d'enseignants d'éducation physique et sportive (EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éducation par la nature : théories, pratiques, formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, EAN 9782304055306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10286,51 +10286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scoutisme dans la Résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 mots pour comprendre la Résistance alsacienne (1939-1945)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10355,51 +10355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle scolaire au sein des colonies de vacances en France, 1945-1960 : inspirations et hésitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations en éducation. Acteurs, modèles, institutions (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10418,3435 +10418,3435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyser la valeur des évènements sportifs. Le cas des Jeux d’hiver de l’arctique de 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuka Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de la jeunesse de l’Océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux nautiques atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et localisation de la collection de la revue Vers l’éducation nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers l’éducation nouvelle. Étude exploratoire de la revue des CEMÉA (1946-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet sportif territorial de Brest : usages politiques, effets et impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RECH Yohann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, démocratie participative et concertation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.49-58, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Éducation Physique de qualité et les réformes du système éducatif français depuis les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation physique et sportive du XXIe siècle ou les enjeux d’une EPS de qualité (1981-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux d’hiver de l’Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure olympique. D’autres jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...64 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des IREPS au cours des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des Instituts Régionaux d’Education Physique et Sportive (IREPS). Les rapports Andreu de 1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-64, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action publique en matière de nautisme à Brest. Vers un nautisme élargi et partagé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmas Gaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerin Hélori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MARTEL Ludovic; SEBILEAU Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sport de nature » et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Sport, pp.98-112, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des histoires de formation d’enseignants d’EPS au mitan du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second souffle des IREPS au cours des années 1960 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-63, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports, dynamiques de ville et enjeux de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; PARMANTIER Charlotte; MICHOT Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l’Éducation, pp.7-16, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RECHT Roland; RICHEZ Jean-Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg, 1880-1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.353-354, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de jeunes : l’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOUTHILLON Fabrice; LEMOIGNE Frédéric; VIET-DEPAULE Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon Dieu sans confession. Mélanges offerts à Yvon Tranvouez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbre bleu, pp.299-308, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth movements in Alsace and the Issue of National Identity, 1918-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VENKEN Machteld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borderland studies meets Child Studies. A European Encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.85-117, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et réformes scolaires depuis 1989 : controverses et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attali Michaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée éditions, pp.19-26, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et réformes scolaires depuis 1989 : controverses et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATTALI Michaël </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée éditions, pp.19-26, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants d’Éducation physique et sportive : un corps professoral en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuchs Julien, Vilbrod Alain, Autret Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant d’EPS : un métier en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS/AFRAPS, pp.9-12, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troisièmes mi-temps au rugby féminin : des consommations d'alcool et des festivités contenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Choquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Scientifiques sur les Boissons, pp.167-170, 2013, Les Cahiers de l'IREB, n° 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du futur enseignant d’EPS à travers « l’écrit 1 » du CAPEPS externe (1979-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuchs Julien, Vilbrod Alain, Autret Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant d’EPS : un métier en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS/AFRAPS, pp.57-78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie scheen dü bisch, mi Heimat&amp;quot;. Associations sportives et constitution d'un sentiment régional en Alsace (1890-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Jallat, Sébastien Stumpp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires deGrenoble, pp.105-118, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le regard se porte vers l'est. Les pratiques de montagne en Alsace vues à travers le quotidien Straβburger Post et la revue Die Vogesen (1871-1918).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Tétart, S. Villaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix du sport : la presse sportive régionale à la belle époque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica / Musée national du sport, pp.339-359, 2010, Sport mémoire et société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le regard porte vers l’Est. Les pratiques de montagne en Alsace au temps du Reichsland vues à travers le quotidien Straβburger Post et la revue Die Vogesen (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du sport. Sport et presse à la Belle Epoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica/Musée national du sport, 2010, 978-2-7588-0275-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, Paris, pp.223-224, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonie de vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David le Breton, Daniel Marcelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'adolescence et de la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.160-163, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et temps juvéniles en Alsace : particularismes de l'émergence de sociabilités nouvelles dans l'entre-deux-guerres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Sirost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.173-183, 2009, Epistémologie du corps</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonies de vacances à l'épreuve d'une transition (1945-1970). Le cas alsacien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Houssaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre des colos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrice, pp.39-51, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiers battus et chemins de traverse. La pratique de l'itinérance dans le scoutisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bertherot, J. Corneloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinérance, du Tour aux détours. Figure contemporaine des pratiques récréatives de nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.27-38, 2008, Sportnature.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et culture corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau des Pur-Sang. : Des guides de France dans la résistance en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Baubérot, N. Duval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scoutisme entre guerre et paix au XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.167-191, 2006, Jeunesse, scoutisme, société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales et politiques municipales à destination de la jeunesse. Le cas de la ville de Bischwiller (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Guyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2911 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Stumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre-Actes. Regards croisés en sciences humaines (dir: Léone Prigent, Hélène Vassiliadou, Véronique Vermaelen; PUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13903,51 +13903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colonies de vacances ont-elles déjà été un service public ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9hv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14019,51 +14019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonies de vacances et centres de loisirs. Repères historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonies de vacances et centres de loisirs. Repères historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14120,64 +14120,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants des éco-citoyens à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertin-Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses et engagements citoyens : au-delà des malentendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14202,64 +14202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delsahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14609,51 +14609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Alavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2589209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o55" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertin-Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2024-0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soyez--Lozac'H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stumpp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i23.1762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2031517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1790508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Remaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2018.1495096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0173" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q1L2528V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1384800" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.172.0341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez-Lozac'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez--Lozac'H," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05551685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anciaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bosqu&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mettler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474270v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93372" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Mahadevan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445403v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas Ga&#235;lle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin H&#233;lori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03208513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160838v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468386v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertin-Renoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o55" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2024-0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Alavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2589209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2198246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stumpp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soyez--Lozac'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55765/atps.i23.1762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2031517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Remaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2018.1495096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1790508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q1L2528V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1384800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.172.0341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Guyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03068215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00467955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez-Lozac'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;wal Soyez--Lozac'H," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05551685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anciaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bosqu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mettler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00474273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93372" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00912802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Mahadevan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas Ga&#235;lle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin H&#233;lori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03208513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160838v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>