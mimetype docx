--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2304,51 +2304,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo et mode de l'évolution des populations cavernicoles de l'espèce Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zoologie des vertébrés. Université Paris-Saclay, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Zoologie des vertébrés. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2451,51 +2451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6D41BBB"/>
+    <w:nsid w:val="0355D31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>