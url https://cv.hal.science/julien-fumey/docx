--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -583,563 +583,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05331040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic identification and reiterated captures suggests that the Astyanax mexicanus El Pachón cavefish population is closed and declining</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitating accessible, rapid, and appropriate processing of ancient metagenomic data with AMDirT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Quiviger</w:t>
+                <w:t xml:space="preserve">Maxime Borry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Forsythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Andrades Valtueña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anan Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2022.481⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.134798.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03894056v2</w:t>
+                <w:t xml:space="preserve">pasteur-04261820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating accessible, rapid, and appropriate processing of ancient metagenomic data with AMDirT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hübner</w:t>
+                <w:t xml:space="preserve">Genetic identification and reiterated captures suggests that the Astyanax mexicanus El Pachón cavefish population is closed and declining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anan Ibrahim</w:t>
+                <w:t xml:space="preserve">Carla Quiviger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.926. </w:t>
+              <w:t xml:space="preserve">Zoological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (4), pp.701-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.134798.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2022.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04261820v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03894056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting gene decay in subterranean vertebrates: insights from cavefishes and fossorial mammals</w:t>
+                <w:t xml:space="preserve">Ten simple rules for switching from face-to-face to remote conference: An opportunity to estimate the reduction in GHG emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Policarpo</w:t>
+                <w:t xml:space="preserve">Valentin Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.589-605. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), pp.e1009321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968373v1</w:t>
+                <w:t xml:space="preserve">lirmm-03385026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten simple rules for switching from face-to-face to remote conference: An opportunity to estimate the reduction in GHG emissions</w:t>
+                <w:t xml:space="preserve">Contrasting gene decay in subterranean vertebrates: insights from cavefishes and fossorial mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Guignon</w:t>
+                <w:t xml:space="preserve">Maxime Policarpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Breton</w:t>
+                <w:t xml:space="preserve">Philippe Lafargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fumey</w:t>
+                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (10), pp.e1009321. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.589-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03385026v1</w:t>
+                <w:t xml:space="preserve">hal-02968373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of olfactory responses and skills in Astyanax mexicanus cavefish populations inhabiting different caves</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Policarpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1253,295 +1253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for late Pleistocene origin of Astyanax mexicanus cavefish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on a journey: a retrospective of the ISCB Student Council symposium series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hinaux</w:t>
+                <w:t xml:space="preserve">Mehedi Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Noirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Thermes</w:t>
+                <w:t xml:space="preserve">Aishwarya Alex Namasivayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rétaux</w:t>
+                <w:t xml:space="preserve">Dan Deblasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazeefa Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Siranosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1156-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (S12), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828523v1</w:t>
+                <w:t xml:space="preserve">pasteur-04067119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on a journey: a retrospective of the ISCB Student Council symposium series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aishwarya Alex Namasivayam</w:t>
+                <w:t xml:space="preserve">Evidence for late Pleistocene origin of Astyanax mexicanus cavefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Deblasio</w:t>
+                <w:t xml:space="preserve">Hélène Hinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazeefa Fatima</w:t>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Siranosian</w:t>
+                <w:t xml:space="preserve">Sylvie Rétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (S12), pp.347. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2369-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1156-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04067119v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new cave locality for Astyanax cavefish in Sierra de El Abra, Mexico</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subterranean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.39-53. </w:t>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens defects in Astyanax mexicanus Cavefish: Evolution of crystallins and a role for alphaA-crystallin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0355D31F"/>
+    <w:nsid w:val="6CD43CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2682,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fumey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6272-5619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199210888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Germon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01753-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03894056v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Quiviger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2022.481" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafargeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;taux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1156-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Alex Namasivayam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deblasio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeefa Fatima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siranosian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2369-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.26.26643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153106023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rode" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cabanat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01493672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS528" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fumey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6272-5619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199210888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Germon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01753-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03894056v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Quiviger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2022.481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafargeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa249" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Alex Namasivayam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deblasio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeefa Fatima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siranosian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2369-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;taux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1156-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.26.26643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153106023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rode" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cabanat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01493672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS528" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>