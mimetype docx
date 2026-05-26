--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">199210888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">u66fJDUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1832 +194,1832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term genetic mark and recapture in Astyanax mexicanus cave populations: demographic inferences and conservation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 27 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-025-01753-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05477724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSillyClo, a User-Friendly Web Application to Assist Large-Scale Golden Gate Cloning and MoClo Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.353-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Report] Paratyphoid fever and relapsing fever in 1812 Napoleon's devastated army</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helja Kabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Lyn Scheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2025.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05331040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating accessible, rapid, and appropriate processing of ancient metagenomic data with AMDirT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Borry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Forsythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Andrades Valtueña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anan Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.134798.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04261820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic identification and reiterated captures suggests that the Astyanax mexicanus El Pachón cavefish population is closed and declining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Quiviger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (4), pp.701-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2022.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03894056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten simple rules for switching from face-to-face to remote conference: An opportunity to estimate the reduction in GHG emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Guignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (10), pp.e1009321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03385026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting gene decay in subterranean vertebrates: insights from cavefishes and fossorial mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Policarpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lafargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (2), pp.589-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaa249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of olfactory responses and skills in Astyanax mexicanus cavefish populations inhabiting different caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Policarpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/d12100395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on a journey: a retrospective of the ISCB Student Council symposium series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehedi Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Alex Namasivayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Deblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazeefa Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siranosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (S12), pp.347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-018-2369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04067119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for late Pleistocene origin of Astyanax mexicanus cavefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-018-1156-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new cave locality for Astyanax cavefish in Sierra de El Abra, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subterranean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.39-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/subtbiol.26.26643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations at the Darkener of Apricot locus modulate pheromone production and sex behavior in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wicker-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98, pp.182-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apophénie d’ENCODE ou Pangloss examine le génome humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (6-7), pp.680-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20153106023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens defects in Astyanax mexicanus Cavefish: Evolution of crystallins and a role for alphaA-crystallin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (5), pp.505-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dneu.22239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2008,265 +2029,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterization of a Delta-Omicron SARS-CoV-2 recombinant detected in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04067089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic monitoring of snow leopards at Sarychat-Ertash State Reserve (Kyrgyzstan) through scat genotyping: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Cabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04067170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2276,114 +2297,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo et mode de l'évolution des populations cavernicoles de l'espèce Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoologie des vertébrés. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016SACLS528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01493672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2451,51 +2472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CD43CAF"/>
+    <w:nsid w:val="3218E6D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2682,51 +2703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fumey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6272-5619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199210888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Germon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01753-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03894056v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Quiviger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2022.481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafargeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa249" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Alex Namasivayam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deblasio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeefa Fatima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siranosian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2369-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;taux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1156-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.26.26643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153106023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rode" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cabanat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01493672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS528" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-fumey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6272-5619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199210888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=u66fJDUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Germon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01753-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03894056v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Quiviger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2022.481" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafargeas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100395" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Alex Namasivayam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deblasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeefa Fatima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siranosian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2369-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;taux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1156-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinasa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.26.26643" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153106023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cabanat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01493672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>