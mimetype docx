--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -12,915 +12,1329 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Julien Gaillard </w:t>
+        <w:t xml:space="preserve"> Julien Benesty-Gaillard </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorant au GRIPIC (Celsa - Sorbonne Université)Attaché temporaire d'enseignement et de recherche, département Information-Communication, Université Paris Nanterre</w:t>
+        <w:t xml:space="preserve">Maître de conférences au GRIPIC (Celsa - Sorbonne Université)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une patrimonialisation en lutte. Ethnographie des savoirs, des objets et des pratiques de Notre-Dame-des-Landes</w:t>
+                <w:t xml:space="preserve">Enquêter sur un processus de communication : le cas de Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur les Processus d'Information et de Communication (GRIPIC), Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-04999162v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation de Notre-Dame-des-Landes : vers la revivification des territoires de la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Traces", laboratoire Dicen-IDF (Université Paris Nanterre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminer en hétérotopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Cultures de l'enquête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joëlle Le Marec (PALOC, MNHN), Mar 2025, Museum national d'histoire naturelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la patrimonialisation de la lutte de Notre-Dame-des-Landes et dans le même geste y contribuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème édition de la journée jeunes chercheur.e.s en sciences de l'information et de la communication, "Le positionnement des jeunes chercheur.e.s en SIC"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Gériico, Université de Lille, May 2024, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus de patrimonialisation de la lutte de Notre-Dame-des-landes : savoirs, objets et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Histoires d'objets : Le militant et le populaire entre archives et patrimoine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Mémoires, Archives, Transmission des Objets MilitantS en Pays de la Loire (MATOS-PDL), Centre nantais de sociologie (CENS), Jun 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographier la patrimonialisation de la lutte de Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennales d'Ethnographie de l'EHESS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales, Oct 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de patrimonialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vindevoghel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Muséum National d'Histoire Naturelle : "Patrimoines, processus de patrimonialisation : musées, savoirs, communautés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale de Robert; Joëlle Le Marec; Dominique Guillaud, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des archives de Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Valorisations et appropriations numériques des patrimoines et des mémoires. Communautés et pratiques d’écritures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FabPart Lab - Labex Les passés dans le présent, Apr 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation d’une lutte environnementale : le cas de Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorales de la SFSIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information et de la Communication, Jun 2022, Dijon, France. p.536-546. Disponible via : https://www.sfsic.org/wp-inside/uploads/2022/12/actes-des-doctorales-de-la-sfsic_dijon-2022__doc-final.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des archives de Notre-Dame-des-Landes</w:t>
+                <w:t xml:space="preserve">Vers une patrimonialisation en lutte. Ethnographie des savoirs, des objets et des pratiques de Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04699512v1</w:t>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024SORUL156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04999162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">journée d’étude doctorale « Penser le vivant en SIC »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrique des archives de Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude doctorale « Penser le vivant en SIC »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04830972v1</w:t>
+              <w:t xml:space="preserve">Communautés et pratiques d’écritures des patrimoines et des mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-84016-533-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête de patrimonialisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Journée d’étude doctorale « Penser le vivant en SIC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille-Laëta Atteleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Muséum National d'Histoire Naturelle : "Patrimoines, processus de patrimonialisation : musées, savoirs, communautés"</w:t>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-03955877v1</w:t>
+              <w:t xml:space="preserve">journée d’étude doctorale « Penser le vivant en SIC »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête d’hétérotopie. La zad de Notre-Dame-des-Landes et la prison</w:t>
+                <w:t xml:space="preserve">Accueillir l’histoire médiatique de Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930012v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir l’histoire médiatique de Notre-Dame-des-Landes</w:t>
+                <w:t xml:space="preserve">En quête d’hétérotopie. La zad de Notre-Dame-des-Landes et la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.15458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699513v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1067,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUL156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille-La&#235;ta Atteleyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vindevoghel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03930012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vindevoghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUL156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille-La&#235;ta Atteleyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03930012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1364,39 +1778,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Julien Gaillard</dc:title>
+  <dc:title>Julien Benesty-Gaillard</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>