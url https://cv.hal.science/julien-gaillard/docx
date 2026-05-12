--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -1146,187 +1146,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir l’histoire médiatique de Notre-Dame-des-Landes</w:t>
+                <w:t xml:space="preserve">En quête d’hétérotopie. La zad de Notre-Dame-des-Landes et la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.15458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699513v1</w:t>
+                <w:t xml:space="preserve">hal-03930012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête d’hétérotopie. La zad de Notre-Dame-des-Landes et la prison</w:t>
+                <w:t xml:space="preserve">Accueillir l’histoire médiatique de Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.15458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03930012v1</w:t>
+                <w:t xml:space="preserve">hal-04699513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1481,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vindevoghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUL156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille-La&#235;ta Atteleyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03930012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vindevoghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUL156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille-La&#235;ta Atteleyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03930012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>