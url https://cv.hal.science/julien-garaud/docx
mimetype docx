--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -1640,248 +1640,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Signatures of Time-Reversal Symmetry Breaking States in Multiband Superconductors</w:t>
+                <w:t xml:space="preserve">Lattices of double-quanta vortices and chirality inversion in p x + i p y superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Babaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Arnfred Bojesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asle Sudbø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.097002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.104509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889631v1</w:t>
+                <w:t xml:space="preserve">hal-03889602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattices of double-quanta vortices and chirality inversion in p x + i p y superconductors</w:t>
+                <w:t xml:space="preserve">Thermoelectric Signatures of Time-Reversal Symmetry Breaking States in Multiband Superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Silaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Babaev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asle Sudbø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.104509. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (9), pp.097002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.097002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889602v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex chains due to nonpairwise interactions and field-induced phase transitions between states with different broken symmetry in superconductors with competing order parameters</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71995C89"/>
+    <w:nsid w:val="1985AEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4507,51 +4507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-garaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5087-3115" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151808570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garaud_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.087602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2022)154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Nicolai Krohg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Homleid Haugen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asle Sudb&#248;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Grinenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caglieris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wuttke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01350-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Bommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Nijholt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.187702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipp N. Rybakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corticelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Silaev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.014520" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054520" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zyuzin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.167001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.097002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Arnfred Bojesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.014510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agterberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.104512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17540" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174510" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sellin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha J&#228;ykk&#228;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104508" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064509" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.017003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214507" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214524" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Radu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Volkov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.171602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Speight" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silaev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Speight" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.060513" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.060514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.197001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2010.06.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2008.01.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-garaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5087-3115" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151808570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garaud_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.087602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2022)154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Nicolai Krohg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Homleid Haugen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asle Sudb&#248;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Grinenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caglieris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wuttke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01350-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Bommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Nijholt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.187702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipp N. Rybakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corticelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Silaev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.014520" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054520" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zyuzin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.167001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Arnfred Bojesen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.097002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.014510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agterberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.104512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17540" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174510" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sellin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha J&#228;ykk&#228;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104508" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064509" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.017003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214507" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214524" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Radu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Volkov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.171602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Speight" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silaev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Speight" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.060513" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.060514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.197001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2010.06.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2008.01.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>