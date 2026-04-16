--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -3893,768 +3893,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequality growth and recovery monitoring after disaster using indicators based on energy production: Case study on Hurricane Irma at the Caribbean in 2017.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103166⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 78, pp.103139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723466v1</w:t>
+                <w:t xml:space="preserve">hal-03706545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérités scientifiques et enjeux sociaux</w:t>
+                <w:t xml:space="preserve">Isostatic Adjustment, Vertical Motion Rate Variation and Potential Detection of Past Abrupt Mass Unloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.184 - 190. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2022026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12080302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016446v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level and Abrupt Mass Unloading in Barbados during the Holocene</w:t>
+                <w:t xml:space="preserve">Inequality growth and recovery monitoring after disaster using indicators based on energy production: Case study on Hurricane Irma at the Caribbean in 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 413, pp.108353. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723465v1</w:t>
+                <w:t xml:space="preserve">hal-03723466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of major hurricanes on electricity energy production</w:t>
+                <w:t xml:space="preserve">Vérités scientifiques et enjeux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102643⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.184 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629036v1</w:t>
+                <w:t xml:space="preserve">hal-04016446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea level and abrupt mass unloading in Barbados during the Holocene</w:t>
+                <w:t xml:space="preserve">Relative Sea Level and Abrupt Mass Unloading in Barbados during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 413, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+              <w:t xml:space="preserve">, 2022, 413, pp.108353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750432v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of major hurricanes on electricity energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707830v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic Adjustment, Vertical Motion Rate Variation and Potential Detection of Past Abrupt Mass Unloading</w:t>
+                <w:t xml:space="preserve">Relative sea level and abrupt mass unloading in Barbados during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12080302⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750435v1</w:t>
+                <w:t xml:space="preserve">hal-03750432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
+                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.103139. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706545v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Quaternary hominin settlements in Asia: Archaeology, bio-lithostratigraphy and magnetostratigraphy evidences at Masol, Siwaliks, Northwestern India</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
@@ -4980,346 +4980,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ﬁrst chopper in Asian late Pliocene silts, Masol, Northwestern India : bio-lithostratigraphy, magnetostratigraphy and dating evidences. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+              <w:t xml:space="preserve">The UISPP journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lower and Middle Paleolithic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+                <w:t xml:space="preserve">hal-02374833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les catastrophes naturelles ou alibi de réorganisation urbaine en faveur des plus riches ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095916v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ﬁrst chopper in Asian late Pliocene silts, Masol, Northwestern India : bio-lithostratigraphy, magnetostratigraphy and dating evidences. I</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévenir les catastrophes naturelles ou alibi de réorganisation urbaine en faveur des plus riches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UISPP journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lower and Middle Paleolithic</w:t>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374833v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t>
               </w:r>
@@ -5433,295 +5433,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan Conway</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848122v1</w:t>
+                <w:t xml:space="preserve">hal-01908266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Susan Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 467, </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908266v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’adaptation et réduction de la vulnérabilité : Exemples de l’évolution des rives dans la vallée du Rhône et de la Saône</w:t>
               </w:r>
@@ -5835,2773 +5835,2773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception de la nature à la conception de la technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish R. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9:, pp.425-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095907v1</w:t>
+                <w:t xml:space="preserve">hal-01414502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithic industries on the fossiliferous outcrops of the Late Pliocene Masol Formation, Siwalik Frontal Range, northwestern India (Punja)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Singh</w:t>
+                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.341-357. </w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324882v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day formation and seasonal evolution of linear dune gullies on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 274, pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933948v1</w:t>
+                <w:t xml:space="preserve">hal-01325515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic polarity of Masol 1 Locality deposits, Siwalik Frontal Range, northwestern India.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+                <w:t xml:space="preserve">The faunal assemblage of the paleonto-archeological localities of the Late Pliocene Quranwala Zone, Masol Formation, Siwalik Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baldev Karir</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.359-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860004v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and paleoenvironment during the Late Pliocene at Masol paleonto-archeological site (Siwalik Range, NW India): Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Tudryn</w:t>
+                <w:t xml:space="preserve">Magnetic polarity of Masol 1 Locality deposits, Siwalik Frontal Range, northwestern India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.440-452. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860062v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day formation and seasonal evolution of linear dune gullies on Mars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stratigraphy and paleoenvironment during the Late Pliocene at Masol paleonto-archeological site (Siwalik Range, NW India): Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.024⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325515v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faunal assemblage of the paleonto-archeological localities of the Late Pliocene Quranwala Zone, Masol Formation, Siwalik Range, NW India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conception de la nature à la conception de la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (131), pp.19-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01324902v1</w:t>
+                <w:t xml:space="preserve">hal-04095907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithostratigraphy of Masol paleonto-archeological localities in the Quranwala zone, 2.6Ma, Northwestern India</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alina Tudryn</w:t>
+                <w:t xml:space="preserve">The lithic industries on the fossiliferous outcrops of the Late Pliocene Masol Formation, Siwalik Frontal Range, northwestern India (Punja)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Singh</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.417-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860035v1</w:t>
+                <w:t xml:space="preserve">hal-01324882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithostratigraphy of Masol paleonto-archeological localities in the Quranwala zone, 2.6Ma, Northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.295-316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324780v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic polarity of Masol 1 locality deposits, Siwalik Front Range, northwestern India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Karir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.407-416. </w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.295-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323980v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological study of major paleonto-archeological localities of the Late Pliocne Quranwala zone, Siwalik Frontral Range, northwestern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Human origins in the Indian sub-continent, (dir. A. Dambricourt Malassé), Fascicule thématique, 15 (3-4), pp.393-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional cut marks on bovid from the Quranwala zone, 2.6 Ma, Siwalik Frontal Range, northwestern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic polarity of Masol 1 locality deposits, Siwalik Front Range, northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baldev Karir</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.317-339. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02933923v1</w:t>
+                <w:t xml:space="preserve">hal-01323980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargarni</w:t>
+                <w:t xml:space="preserve">Intentional cut marks on bovid from the Quranwala zone, 2.6 Ma, Siwalik Frontal Range, northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manish R. Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9:, pp.425-428. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.317-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414502v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the banks of thermokarst lakes in Central Yakutia (Central Siberia) due to retrogressive thaw slump activity controlled by insolation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143492v1</w:t>
+                <w:t xml:space="preserve">hal-01713484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Evolution of the banks of thermokarst lakes in Central Yakutia (Central Siberia) due to retrogressive thaw slump activity controlled by insolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skorve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.31-40 (IF 2,577). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112554v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthew R. Balme</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483501v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.101 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713484v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope destabilization during the Messinian salinity crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bache</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieckzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.12.042⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958047v1</w:t>
+                <w:t xml:space="preserve">hal-00958015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
+                <w:t xml:space="preserve">Slope destabilization during the Messinian salinity crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Skonieckzny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 401, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213, pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958015v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of an eolian ice-rich and stratified permafrost in Utopia Planitia Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Soare</w:t>
+                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marmo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 60 ((1)), pp.:248-254 (IF 2,344)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674954v1</w:t>
+                <w:t xml:space="preserve">hal-02194019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Evidence of an eolian ice-rich and stratified permafrost in Utopia Planitia Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 60 ((1)), pp.:248-254 (IF 2,344)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02194019v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalloped depressions and small-sized polygons in western Utopia Planitia, Mars : a new formation hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostatic response and geomorphological evolution of the Nile Valley during the Messinian salinity crisis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,51 +8807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporite accumulation during the Messinian Salinity Crisis: The Suez Rift case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,506 +8896,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095855v1</w:t>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Mediterranean Sea level variations during the Messinian salinity crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (29), pp.127-156</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.l10405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015474v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Sea level variations during the Messinian salinity crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rigollet</w:t>
+                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34, pp.l10405</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (29), pp.127-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376531v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°29, pp.127 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.029.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
               </w:r>
@@ -9407,64 +9407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9708,51 +9708,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095760v1</w:t>
+                <w:t xml:space="preserve">hal-04015417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatisme, érosion et isostasie flexurale : modélisation numérique appliquée au Rhône messinien</w:t>
               </w:r>
@@ -9798,51 +9798,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015417v1</w:t>
+                <w:t xml:space="preserve">hal-04095760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la vitesse critique d'érosion des sols cohésifs</w:t>
               </w:r>
@@ -10091,159 +10091,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337321v1</w:t>
+                <w:t xml:space="preserve">hal-05012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
+                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
@@ -10261,97 +10274,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012440v1</w:t>
+                <w:t xml:space="preserve">hal-05337303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
+                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
@@ -10369,73 +10382,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337303v1</w:t>
+                <w:t xml:space="preserve">hal-05012440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
               </w:r>
@@ -10648,148 +10661,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012426v1</w:t>
+                <w:t xml:space="preserve">hal-05337321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
@@ -10913,64 +10913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel relèvement territorial de Saint-Martin après l'ouragan Irma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11073,51 +11073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
@@ -11280,64 +11280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11790,64 +11790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12696,77 +12696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of springtime seasonal activity on the Russell dune (Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12834,64 +12834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12927,1955 +12927,1955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Thermokarst degradation of potential ice-wedge polygons inside scalloped depressions in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556810v1</w:t>
+                <w:t xml:space="preserve">hal-00576769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713643v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of thermokarst lakes in Arctic regions on Earth : application to thermokarst-like depressions on Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gargani</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556801v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokarst degradation of potential ice-wedge polygons inside scalloped depressions in Utopia Planitia, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Formation of thermokarst lakes in Arctic regions on Earth : application to thermokarst-like depressions on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576769v1</w:t>
+                <w:t xml:space="preserve">hal-00556801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
+                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Marmo</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schmidt</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545628v1</w:t>
+                <w:t xml:space="preserve">hal-00545631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polygon junction pits as an evidence of a particularly ice-rich area in Utopia Planitia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Scalloped terrain and small-sized polygons in western Utopia Planitia, Mars: a new formation hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar &amp; Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.abstract #2113</w:t>
+              <w:t xml:space="preserve">Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547773v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokarst processes on Earth and Mars : comparison between thermokarst lakes and thermokarst-like depressions in Utopia Planitia, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Polygon-junction pits as evidence of an ice-rich area in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for the Young Permafrost Scientists : The Past, Present and Future of Geocryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Yakustk, Russia. pp.22</w:t>
+              <w:t xml:space="preserve">Journées des Doctorants de l'ED 534 MIPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547782v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Thermokarst processes on Earth and Mars : comparison between thermokarst lakes and thermokarst-like depressions in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPlanet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
+              <w:t xml:space="preserve">Forum for the Young Permafrost Scientists : The Past, Present and Future of Geocryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Yakustk, Russia. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547488v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545638v1</w:t>
+                <w:t xml:space="preserve">hal-00545628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steps inside scalloped terrains, exhumed stratification or/and gradual erosion in Utopia Planitia, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">The polygon junction pits as an evidence of a particularly ice-rich area in Utopia Planitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Lunar &amp; Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.abstract #2113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545620v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloped terrain and small-sized polygons in western Utopia Planitia, Mars: a new formation hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EuroPlanet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545635v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygon-junction pits as evidence of an ice-rich area in Utopia Planitia, Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Doctorants de l'ED 534 MIPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545632v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The steps inside scalloped terrains, exhumed stratification or/and gradual erosion in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545631v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale de l'érosion thermique : application aux vallées de débâcle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gailhardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Randriamazaoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14913,90 +14913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periglacial processes in Utopia Planitia, evolution of scalloped terrains : new insights from Hirise observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15051,77 +15051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'îles en milieu périglaciaire : application aux vallées de débâcle sur Mars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Olce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mont Saint-Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Mont Saint-Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15172,402 +15172,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l’âge des os fossiles portant des traces de découpe intentionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Tudryn</w:t>
+                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l'âge des os fossiles portant des traces de découpe intentionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Gif sur Yvette, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458419v1</w:t>
+                <w:t xml:space="preserve">hal-03860184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités anthropiques pré-quaternaires d'Asie : Masol, piémonts himalayens, Inde, un saut dans le temps pour l'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudryn Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudryn Alina</w:t>
+                <w:t xml:space="preserve">Cauche Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessadok Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque“Préhistoire sous les Tropiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l'âge des os fossiles portant des traces de découpe intentionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tudryn</w:t>
+                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l’âge des os fossiles portant des traces de découpe intentionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapon-Sao Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Gif sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860184v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités anthropiques pré-quaternaire d'Asie : Masol, piémonts himalayens, Inde, un saut dans le temps pour l'humanité</w:t>
               </w:r>
@@ -15672,51 +15672,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétostratigraphie et contexte paléoenvironnemental du site pliocène de Masol (Inde)</w:t>
+                <w:t xml:space="preserve">Le site pliocène de Masol (Inde) : Magnétostratigraphie et contexte paléoenvironnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
@@ -15751,97 +15751,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l’AFEQ « La transition Plio-Pléistocène : données, mécanismes et impacts sur l’évolution de l’espèce humaine » à la Société Géologique de France le 23 novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">La transition Plio-Pléistocène : données, mécanismes et impacts sur l'évolution de l'espèce humaine, AFEQ-SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940147v1</w:t>
+                <w:t xml:space="preserve">hal-03860350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site pliocène de Masol (Inde) : Magnétostratigraphie et contexte paléoenvironnemental</w:t>
+                <w:t xml:space="preserve">Magnétostratigraphie et contexte paléoenvironnemental du site pliocène de Masol (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
@@ -15876,73 +15876,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition Plio-Pléistocène : données, mécanismes et impacts sur l'évolution de l'espèce humaine, AFEQ-SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l’AFEQ « La transition Plio-Pléistocène : données, mécanismes et impacts sur l’évolution de l’espèce humaine » à la Société Géologique de France le 23 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860350v1</w:t>
+                <w:t xml:space="preserve">hal-03940147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t>
               </w:r>
@@ -15954,77 +15954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t>
@@ -16066,90 +16066,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of polygenic debris flows on a sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
@@ -16178,103 +16178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
@@ -16303,77 +16303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible seasonal activity of gullies on an sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17021,51 +17021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17288,90 +17288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first chopper in Asian late Pliocene silts, Masol, Northwestern India: biolithostratigraphy, magnetostratigraphy and dating evidences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dambricourt-Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP Journal, Actes du congrès de XVIII° UISPP World Congress, 4-9 June 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -17426,263 +17426,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17861,51 +17861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43482E17"/>
+    <w:nsid w:val="0FD71B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18009,51 +18009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97EEDCC8"/>
+    <w:nsid w:val="48D05740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18243,51 +18243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/choisir-ou-etre-choisi-actes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-partager_le_reel_par_temps_de_crise_reflexions_et_recits_autour_des_catastrophes_julien_gargani-9782336436555-79573.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=49903&amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a10902552/Julien-Gargani-Carnet-de-voyage-a-Chandigarh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.fnac.ch/a5111126/Julien-Gargani-Poincare-le-hasard-et-l-etude-des-systemes-complexes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.bordeaux.fr/in/details.xhtml?id=mgroup%3A9782296553200&amp;jscheck=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/geoscience/articles/10.5802/crgeos.313/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/pdf/2025/02/nss250041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552125000433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2225-1154/12/12/227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2624-795X/5/2/17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1367912023003450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/13/4/113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X2200246X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/12/8/302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/35495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S221242092100604X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/abs/2022/02/nss220026/nss220026.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2312/chapter/129414828/Mars-Crater-Database-A-participative-project-for" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552121000145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X20303275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/20/8585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103518304627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journaldumauss.net/?Prevenir-les-catastrophes-naturelles-ou-alibi-de-reorganisation-urbaine-en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/467/1/115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sp.lyellcollection.org/content/early/2018/07/16/SP467.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eps.revues.org/7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/ngeo2706?proof=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103516300203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/16810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=848&amp;cle=a02d07d31bad70b35597ba4dd885dbd14d0b2e98&amp;file=pdf%2FGargani-societes2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X15001841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14005972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0264817214003900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14000142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0031018214000789?via%3Dihub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063312001997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=608&amp;cle=ae721628b97c879c73a83e36ded05a60d929b9c9&amp;file=pdf%2FSejourne2012-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063311000080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=607&amp;cle=bd3781478604899940e2e5bc3004a3176ee7f833&amp;file=pdf%2Fbsgf2010-2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/237701484_SURVEILLER_ET_PRODUIRE_BALLADE_AU_COEUR_D%27UN_CAMPUS_UNIVERSITAIRE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=96&amp;cle=078a64c1a6cbae9868d73ed4b2061d60b91d3b28&amp;file=pdf%2Fsuez-messinian2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=225&amp;cle=31608bc406b7ea3e54e8e8d5d23e60264449ae2b&amp;file=pdf%2FAUXILIAR-_MATERIAL-suez.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=98&amp;cle=d91894a9f5cc950777891ae9f70f6bb2be98a10c&amp;file=pdf%2FGRL-nil-messinien.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=224&amp;cle=973b0cd7fefb3decb7cdead5b0950a9bad4126f4&amp;file=pdf%2F2007GL029885-supplement-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cat.inist.fr/?aModele=afficheN&amp;cpsidt=19859507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=112&amp;cle=68ce7a53bb691475bcb21551c93dee0bce4cdf1a&amp;file=pdf%2FRDM_029_0127_1_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=113&amp;cle=d6813c69a2467dd627380ee3e83c08cd547d4ccc&amp;file=pdf%2FTER-reservoir-f.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=114&amp;cle=b5d083e46a6dfa378419e57e0eb861d2285e3533&amp;file=pdf%2FTN2006riverF.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=115&amp;cle=d35ce9c123f9bdae5454b052adc71ef701bafa58&amp;file=pdf%2Fesp0801article15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=116&amp;cle=447a8780af081b64c8d2efb35a4cb7f9ae1f9317&amp;file=pdf%2Farticle-QI2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=219&amp;cle=8bba3a628cab00581fd27366167a0a0b8ae0b954&amp;file=pdf%2Farticle-cohesion-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=218&amp;cle=bc544e1fae19cefd4e4ecc7ce18961875b21bab4&amp;file=pdf%2FerratumCRAS2006-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=117&amp;cle=c7b8f44b276ef5633d3a0a254b0767d12b7c7002&amp;file=pdf%2Farticle-CRAS2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=118&amp;cle=bdb874aedc56ed4dab84b175a0410117f22d8b9d&amp;file=pdf%2Fesp0503article12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338607692_Interaction_naturesociete_de_1947_a_2017_processus_caracteristiques_et_vulnerabilite_a_Saint-_Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/continuite-et-discontinuites-territoriales-en-droit-public-9782849343944.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=846&amp;cle=cfc09cb81fa806a551f340c923fe5acfc666cd2d&amp;file=pdf%2Fzohir-vulnerability2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=847&amp;cle=e74e8b1ea9ae68ae0a72afb33ede1813beb15ab9&amp;file=pdf%2Fmoretti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scanr.enseignementsup-recherche.gouv.fr/person/idref228912067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-18-OURA-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=0t4ZfCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geops.universite-paris-saclay.fr/user/antoine.sejourne/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsl.fr/sciences-societe/centre-climat-societe/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-dalembert.u-psud.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr/formation/master/m2-environnement-genie-geologique-egg-0#presentation-m2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poleterresolide.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Masol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5020017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12120227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13040113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldev Karir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.10.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323980v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skorve" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674954v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scarselli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095855v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0127" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW5Q1V5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2004.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XW39J7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556801v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576769v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547773v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545620v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon-Sao C&#233;cile" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudryn Alina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauche Dominique" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadok Salah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860184v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860215v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860350v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTBG2291" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558085v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537863v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carnet_de_voyage_a_chandigarh_ethnologie_d_une_recherche_scientifique_en_inde_julien_gargani-9782343110585-54309.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388890v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YQJM9910" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/continuites-et-discontinuites-territoriales-en-droit-public" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cauche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008839v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1235" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/choisir-ou-etre-choisi-actes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-partager_le_reel_par_temps_de_crise_reflexions_et_recits_autour_des_catastrophes_julien_gargani-9782336436555-79573.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=49903&amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a10902552/Julien-Gargani-Carnet-de-voyage-a-Chandigarh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.fnac.ch/a5111126/Julien-Gargani-Poincare-le-hasard-et-l-etude-des-systemes-complexes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.bordeaux.fr/in/details.xhtml?id=mgroup%3A9782296553200&amp;jscheck=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/geoscience/articles/10.5802/crgeos.313/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/pdf/2025/02/nss250041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552125000433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2225-1154/12/12/227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2624-795X/5/2/17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1367912023003450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/13/4/113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X2200246X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/12/8/302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/35495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S221242092100604X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/abs/2022/02/nss220026/nss220026.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2312/chapter/129414828/Mars-Crater-Database-A-participative-project-for" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552121000145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X20303275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/20/8585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103518304627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journaldumauss.net/?Prevenir-les-catastrophes-naturelles-ou-alibi-de-reorganisation-urbaine-en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/467/1/115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sp.lyellcollection.org/content/early/2018/07/16/SP467.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eps.revues.org/7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/ngeo2706?proof=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103516300203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/16810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=848&amp;cle=a02d07d31bad70b35597ba4dd885dbd14d0b2e98&amp;file=pdf%2FGargani-societes2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X15001841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14005972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0264817214003900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14000142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0031018214000789?via%3Dihub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063312001997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=608&amp;cle=ae721628b97c879c73a83e36ded05a60d929b9c9&amp;file=pdf%2FSejourne2012-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063311000080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=607&amp;cle=bd3781478604899940e2e5bc3004a3176ee7f833&amp;file=pdf%2Fbsgf2010-2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/237701484_SURVEILLER_ET_PRODUIRE_BALLADE_AU_COEUR_D%27UN_CAMPUS_UNIVERSITAIRE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=96&amp;cle=078a64c1a6cbae9868d73ed4b2061d60b91d3b28&amp;file=pdf%2Fsuez-messinian2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=225&amp;cle=31608bc406b7ea3e54e8e8d5d23e60264449ae2b&amp;file=pdf%2FAUXILIAR-_MATERIAL-suez.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=98&amp;cle=d91894a9f5cc950777891ae9f70f6bb2be98a10c&amp;file=pdf%2FGRL-nil-messinien.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=224&amp;cle=973b0cd7fefb3decb7cdead5b0950a9bad4126f4&amp;file=pdf%2F2007GL029885-supplement-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cat.inist.fr/?aModele=afficheN&amp;cpsidt=19859507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=112&amp;cle=68ce7a53bb691475bcb21551c93dee0bce4cdf1a&amp;file=pdf%2FRDM_029_0127_1_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=113&amp;cle=d6813c69a2467dd627380ee3e83c08cd547d4ccc&amp;file=pdf%2FTER-reservoir-f.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=114&amp;cle=b5d083e46a6dfa378419e57e0eb861d2285e3533&amp;file=pdf%2FTN2006riverF.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=115&amp;cle=d35ce9c123f9bdae5454b052adc71ef701bafa58&amp;file=pdf%2Fesp0801article15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=116&amp;cle=447a8780af081b64c8d2efb35a4cb7f9ae1f9317&amp;file=pdf%2Farticle-QI2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=219&amp;cle=8bba3a628cab00581fd27366167a0a0b8ae0b954&amp;file=pdf%2Farticle-cohesion-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=218&amp;cle=bc544e1fae19cefd4e4ecc7ce18961875b21bab4&amp;file=pdf%2FerratumCRAS2006-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=117&amp;cle=c7b8f44b276ef5633d3a0a254b0767d12b7c7002&amp;file=pdf%2Farticle-CRAS2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=118&amp;cle=bdb874aedc56ed4dab84b175a0410117f22d8b9d&amp;file=pdf%2Fesp0503article12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338607692_Interaction_naturesociete_de_1947_a_2017_processus_caracteristiques_et_vulnerabilite_a_Saint-_Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/continuite-et-discontinuites-territoriales-en-droit-public-9782849343944.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=846&amp;cle=cfc09cb81fa806a551f340c923fe5acfc666cd2d&amp;file=pdf%2Fzohir-vulnerability2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=847&amp;cle=e74e8b1ea9ae68ae0a72afb33ede1813beb15ab9&amp;file=pdf%2Fmoretti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scanr.enseignementsup-recherche.gouv.fr/person/idref228912067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-18-OURA-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=0t4ZfCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geops.universite-paris-saclay.fr/user/antoine.sejourne/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsl.fr/sciences-societe/centre-climat-societe/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-dalembert.u-psud.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr/formation/master/m2-environnement-genie-geologique-egg-0#presentation-m2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poleterresolide.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Masol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5020017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12120227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13040113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108353" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldev Karir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.10.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143492v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skorve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scarselli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0127" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW5Q1V5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2004.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XW39J7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576769v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545632v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547773v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudryn Alina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauche Dominique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadok Salah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon-Sao C&#233;cile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860215v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860350v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTBG2291" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558085v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537863v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carnet_de_voyage_a_chandigarh_ethnologie_d_une_recherche_scientifique_en_inde_julien_gargani-9782343110585-54309.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388890v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YQJM9910" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/continuites-et-discontinuites-territoriales-en-droit-public" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cauche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008839v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1235" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>