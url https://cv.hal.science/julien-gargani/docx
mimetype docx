--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -3893,768 +3893,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inequality growth and recovery monitoring after disaster using indicators based on energy production: Case study on Hurricane Irma at the Caribbean in 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 78, pp.103139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706545v2</w:t>
+                <w:t xml:space="preserve">hal-03723466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic Adjustment, Vertical Motion Rate Variation and Potential Detection of Past Abrupt Mass Unloading</w:t>
+                <w:t xml:space="preserve">Vérités scientifiques et enjeux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.302. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.184 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12080302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750435v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequality growth and recovery monitoring after disaster using indicators based on energy production: Case study on Hurricane Irma at the Caribbean in 2017.</w:t>
+                <w:t xml:space="preserve">Relative Sea Level and Abrupt Mass Unloading in Barbados during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 413, pp.108353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723466v1</w:t>
+                <w:t xml:space="preserve">hal-03723465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérités scientifiques et enjeux sociaux</w:t>
+                <w:t xml:space="preserve">Impact of major hurricanes on electricity energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2022026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016446v1</w:t>
+                <w:t xml:space="preserve">hal-03629036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level and Abrupt Mass Unloading in Barbados during the Holocene</w:t>
+                <w:t xml:space="preserve">Relative sea level and abrupt mass unloading in Barbados during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 413, pp.108353. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2022, 413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723465v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of major hurricanes on electricity energy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, pp.102643. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629036v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea level and abrupt mass unloading in Barbados during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750432v1</w:t>
+                <w:t xml:space="preserve">hal-03706545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isostatic Adjustment, Vertical Motion Rate Variation and Potential Detection of Past Abrupt Mass Unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12080302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707830v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Quaternary hominin settlements in Asia: Archaeology, bio-lithostratigraphy and magnetostratigraphy evidences at Masol, Siwaliks, Northwestern India</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
@@ -5433,295 +5433,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Marion Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 467, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908266v1</w:t>
+                <w:t xml:space="preserve">hal-01848122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Conway</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 467, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848122v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’adaptation et réduction de la vulnérabilité : Exemples de l’évolution des rives dans la vallée du Rhône et de la Saône</w:t>
               </w:r>
@@ -5835,2162 +5835,2162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2706⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414502v1</w:t>
+                <w:t xml:space="preserve">hal-02933948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Magnetic polarity of Masol 1 Locality deposits, Siwalik Frontal Range, northwestern India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933948v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day formation and seasonal evolution of linear dune gullies on Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">The faunal assemblage of the paleonto-archeological localities of the Late Pliocene Quranwala Zone, Masol Formation, Siwalik Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gargani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 274, pp.195-210. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.359-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325515v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faunal assemblage of the paleonto-archeological localities of the Late Pliocene Quranwala Zone, Masol Formation, Siwalik Range, NW India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day formation and seasonal evolution of linear dune gullies on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Moigne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.016⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 274, pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324902v1</w:t>
+                <w:t xml:space="preserve">hal-01325515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic polarity of Masol 1 Locality deposits, Siwalik Frontal Range, northwestern India.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+                <w:t xml:space="preserve">Stratigraphy and paleoenvironment during the Late Pliocene at Masol paleonto-archeological site (Siwalik Range, NW India): Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baldev Karir</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860004v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and paleoenvironment during the Late Pliocene at Masol paleonto-archeological site (Siwalik Range, NW India): Preliminary results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conception de la nature à la conception de la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (131), pp.19-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860062v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception de la nature à la conception de la technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The lithic industries on the fossiliferous outcrops of the Late Pliocene Masol Formation, Siwalik Frontal Range, northwestern India (Punja)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095907v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithic industries on the fossiliferous outcrops of the Late Pliocene Masol Formation, Siwalik Frontal Range, northwestern India (Punja)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Lithostratigraphy of Masol paleonto-archeological localities in the Quranwala zone, 2.6Ma, Northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.341-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324882v1</w:t>
+                <w:t xml:space="preserve">hal-03860035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithostratigraphy of Masol paleonto-archeological localities in the Quranwala zone, 2.6Ma, Northwestern India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.417-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.295-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860035v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
+                <w:t xml:space="preserve">Intentional cut marks on bovid from the Quranwala zone, 2.6 Ma, Siwalik Frontal Range, northwestern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.295-316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.317-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324780v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological study of major paleonto-archeological localities of the Late Pliocne Quranwala zone, Siwalik Frontral Range, northwestern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Human origins in the Indian sub-continent, (dir. A. Dambricourt Malassé), Fascicule thématique, 15 (3-4), pp.393-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic polarity of Masol 1 locality deposits, Siwalik Front Range, northwestern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abdessadok</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (3-4), pp.407-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional cut marks on bovid from the Quranwala zone, 2.6 Ma, Siwalik Frontal Range, northwestern India</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Singh</w:t>
+                <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Calligaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baldev Karir</w:t>
+                <w:t xml:space="preserve">Manish R. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.317-339. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9:, pp.425-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933923v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the banks of thermokarst lakes in Central Yakutia (Central Siberia) due to retrogressive thaw slump activity controlled by insolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skorve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.31-40 (IF 2,577). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713484v1</w:t>
+                <w:t xml:space="preserve">hal-01143492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the banks of thermokarst lakes in Central Yakutia (Central Siberia) due to retrogressive thaw slump activity controlled by insolation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Skorve</w:t>
+                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01143492v1</w:t>
+                <w:t xml:space="preserve">hal-01112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bache</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.101 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112554v1</w:t>
+                <w:t xml:space="preserve">hal-01483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483501v1</w:t>
+                <w:t xml:space="preserve">hal-01713484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
               </w:r>
@@ -8122,51 +8122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope destabilization during the Messinian salinity crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,363 +8245,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Evidence of an eolian ice-rich and stratified permafrost in Utopia Planitia Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Marmo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 60 ((1)), pp.:248-254 (IF 2,344)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194019v1</w:t>
+                <w:t xml:space="preserve">hal-00674954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of an eolian ice-rich and stratified permafrost in Utopia Planitia Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 60 ((1)), pp.:248-254 (IF 2,344)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674954v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalloped depressions and small-sized polygons in western Utopia Planitia, Mars : a new formation hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostatic response and geomorphological evolution of the Nile Valley during the Messinian salinity crisis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,51 +8807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporite accumulation during the Messinian Salinity Crisis: The Suez Rift case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,506 +8896,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediterranean Sea level variations during the Messinian salinity crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.l10405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">hal-00376531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Sea level variations during the Messinian salinity crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rigollet</w:t>
+                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34, pp.l10405</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (29), pp.127-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376531v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 (29), pp.127-156</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, n°29, pp.127 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.029.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015474v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095855v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
               </w:r>
@@ -9407,64 +9407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10913,64 +10913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel relèvement territorial de Saint-Martin après l'ouragan Irma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11073,51 +11073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
@@ -11280,64 +11280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11790,64 +11790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12696,77 +12696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of springtime seasonal activity on the Russell dune (Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12834,64 +12834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12927,1955 +12927,1955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokarst degradation of potential ice-wedge polygons inside scalloped depressions in Utopia Planitia, Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R.J. Soare</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576769v1</w:t>
+                <w:t xml:space="preserve">hal-01713636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713636v1</w:t>
+                <w:t xml:space="preserve">hal-00556810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556810v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Formation of thermokarst lakes in Arctic regions on Earth : application to thermokarst-like depressions on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713643v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of thermokarst lakes in Arctic regions on Earth : application to thermokarst-like depressions on Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Thermokarst degradation of potential ice-wedge polygons inside scalloped depressions in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556801v1</w:t>
+                <w:t xml:space="preserve">hal-00576769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Thermokarst processes on Earth and Mars : comparison between thermokarst lakes and thermokarst-like depressions in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
+              <w:t xml:space="preserve">Forum for the Young Permafrost Scientists : The Past, Present and Future of Geocryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Yakustk, Russia. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545631v1</w:t>
+                <w:t xml:space="preserve">hal-00547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloped terrain and small-sized polygons in western Utopia Planitia, Mars: a new formation hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545635v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygon-junction pits as evidence of an ice-rich area in Utopia Planitia, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">The polygon junction pits as an evidence of a particularly ice-rich area in Utopia Planitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Doctorants de l'ED 534 MIPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Lunar &amp; Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.abstract #2113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545632v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokarst processes on Earth and Mars : comparison between thermokarst lakes and thermokarst-like depressions in Utopia Planitia, Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for the Young Permafrost Scientists : The Past, Present and Future of Geocryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Yakustk, Russia. pp.22</w:t>
+              <w:t xml:space="preserve">EuroPlanet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547782v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545628v1</w:t>
+                <w:t xml:space="preserve">hal-00545638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polygon junction pits as an evidence of a particularly ice-rich area in Utopia Planitia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">The steps inside scalloped terrains, exhumed stratification or/and gradual erosion in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar &amp; Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.abstract #2113</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547773v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Scalloped terrain and small-sized polygons in western Utopia Planitia, Mars: a new formation hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPlanet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
+              <w:t xml:space="preserve">Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547488v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Polygon-junction pits as evidence of an ice-rich area in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées des Doctorants de l'ED 534 MIPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545638v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steps inside scalloped terrains, exhumed stratification or/and gradual erosion in Utopia Planitia, Mars</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545620v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale de l'érosion thermique : application aux vallées de débâcle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gailhardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Randriamazaoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14913,90 +14913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periglacial processes in Utopia Planitia, evolution of scalloped terrains : new insights from Hirise observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15051,77 +15051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'îles en milieu périglaciaire : application aux vallées de débâcle sur Mars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Olce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mont Saint-Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Mont Saint-Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15954,77 +15954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t>
@@ -16066,90 +16066,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of polygenic debris flows on a sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
@@ -16178,77 +16178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16303,77 +16303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible seasonal activity of gullies on an sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17021,51 +17021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17288,90 +17288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first chopper in Asian late Pliocene silts, Masol, Northwestern India: biolithostratigraphy, magnetostratigraphy and dating evidences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dambricourt-Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP Journal, Actes du congrès de XVIII° UISPP World Congress, 4-9 June 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -17426,263 +17426,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema. 2023</w:t>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17861,51 +17861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FD71B76"/>
+    <w:nsid w:val="06FA5736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18009,51 +18009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48D05740"/>
+    <w:nsid w:val="63072788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18243,51 +18243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/choisir-ou-etre-choisi-actes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-partager_le_reel_par_temps_de_crise_reflexions_et_recits_autour_des_catastrophes_julien_gargani-9782336436555-79573.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=49903&amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a10902552/Julien-Gargani-Carnet-de-voyage-a-Chandigarh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.fnac.ch/a5111126/Julien-Gargani-Poincare-le-hasard-et-l-etude-des-systemes-complexes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.bordeaux.fr/in/details.xhtml?id=mgroup%3A9782296553200&amp;jscheck=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/geoscience/articles/10.5802/crgeos.313/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/pdf/2025/02/nss250041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552125000433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2225-1154/12/12/227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2624-795X/5/2/17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1367912023003450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/13/4/113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X2200246X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/12/8/302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/35495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S221242092100604X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/abs/2022/02/nss220026/nss220026.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2312/chapter/129414828/Mars-Crater-Database-A-participative-project-for" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552121000145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X20303275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/20/8585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103518304627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journaldumauss.net/?Prevenir-les-catastrophes-naturelles-ou-alibi-de-reorganisation-urbaine-en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/467/1/115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sp.lyellcollection.org/content/early/2018/07/16/SP467.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eps.revues.org/7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/ngeo2706?proof=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103516300203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/16810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=848&amp;cle=a02d07d31bad70b35597ba4dd885dbd14d0b2e98&amp;file=pdf%2FGargani-societes2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X15001841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14005972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0264817214003900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14000142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0031018214000789?via%3Dihub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063312001997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=608&amp;cle=ae721628b97c879c73a83e36ded05a60d929b9c9&amp;file=pdf%2FSejourne2012-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063311000080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=607&amp;cle=bd3781478604899940e2e5bc3004a3176ee7f833&amp;file=pdf%2Fbsgf2010-2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/237701484_SURVEILLER_ET_PRODUIRE_BALLADE_AU_COEUR_D%27UN_CAMPUS_UNIVERSITAIRE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=96&amp;cle=078a64c1a6cbae9868d73ed4b2061d60b91d3b28&amp;file=pdf%2Fsuez-messinian2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=225&amp;cle=31608bc406b7ea3e54e8e8d5d23e60264449ae2b&amp;file=pdf%2FAUXILIAR-_MATERIAL-suez.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=98&amp;cle=d91894a9f5cc950777891ae9f70f6bb2be98a10c&amp;file=pdf%2FGRL-nil-messinien.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=224&amp;cle=973b0cd7fefb3decb7cdead5b0950a9bad4126f4&amp;file=pdf%2F2007GL029885-supplement-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cat.inist.fr/?aModele=afficheN&amp;cpsidt=19859507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=112&amp;cle=68ce7a53bb691475bcb21551c93dee0bce4cdf1a&amp;file=pdf%2FRDM_029_0127_1_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=113&amp;cle=d6813c69a2467dd627380ee3e83c08cd547d4ccc&amp;file=pdf%2FTER-reservoir-f.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=114&amp;cle=b5d083e46a6dfa378419e57e0eb861d2285e3533&amp;file=pdf%2FTN2006riverF.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=115&amp;cle=d35ce9c123f9bdae5454b052adc71ef701bafa58&amp;file=pdf%2Fesp0801article15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=116&amp;cle=447a8780af081b64c8d2efb35a4cb7f9ae1f9317&amp;file=pdf%2Farticle-QI2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=219&amp;cle=8bba3a628cab00581fd27366167a0a0b8ae0b954&amp;file=pdf%2Farticle-cohesion-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=218&amp;cle=bc544e1fae19cefd4e4ecc7ce18961875b21bab4&amp;file=pdf%2FerratumCRAS2006-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=117&amp;cle=c7b8f44b276ef5633d3a0a254b0767d12b7c7002&amp;file=pdf%2Farticle-CRAS2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=118&amp;cle=bdb874aedc56ed4dab84b175a0410117f22d8b9d&amp;file=pdf%2Fesp0503article12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338607692_Interaction_naturesociete_de_1947_a_2017_processus_caracteristiques_et_vulnerabilite_a_Saint-_Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/continuite-et-discontinuites-territoriales-en-droit-public-9782849343944.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=846&amp;cle=cfc09cb81fa806a551f340c923fe5acfc666cd2d&amp;file=pdf%2Fzohir-vulnerability2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=847&amp;cle=e74e8b1ea9ae68ae0a72afb33ede1813beb15ab9&amp;file=pdf%2Fmoretti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scanr.enseignementsup-recherche.gouv.fr/person/idref228912067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-18-OURA-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=0t4ZfCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geops.universite-paris-saclay.fr/user/antoine.sejourne/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsl.fr/sciences-societe/centre-climat-societe/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-dalembert.u-psud.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr/formation/master/m2-environnement-genie-geologique-egg-0#presentation-m2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poleterresolide.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Masol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5020017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12120227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13040113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108353" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldev Karir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.10.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143492v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skorve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scarselli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0127" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW5Q1V5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2004.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XW39J7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576769v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545632v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547773v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudryn Alina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauche Dominique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadok Salah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon-Sao C&#233;cile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860215v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860350v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTBG2291" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558085v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537863v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carnet_de_voyage_a_chandigarh_ethnologie_d_une_recherche_scientifique_en_inde_julien_gargani-9782343110585-54309.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388890v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YQJM9910" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/continuites-et-discontinuites-territoriales-en-droit-public" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cauche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008839v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1235" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/choisir-ou-etre-choisi-actes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-partager_le_reel_par_temps_de_crise_reflexions_et_recits_autour_des_catastrophes_julien_gargani-9782336436555-79573.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=49903&amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a10902552/Julien-Gargani-Carnet-de-voyage-a-Chandigarh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.fnac.ch/a5111126/Julien-Gargani-Poincare-le-hasard-et-l-etude-des-systemes-complexes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.bordeaux.fr/in/details.xhtml?id=mgroup%3A9782296553200&amp;jscheck=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/geoscience/articles/10.5802/crgeos.313/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/pdf/2025/02/nss250041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552125000433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2225-1154/12/12/227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2624-795X/5/2/17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1367912023003450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/13/4/113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X2200246X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/12/8/302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/35495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S221242092100604X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/abs/2022/02/nss220026/nss220026.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2312/chapter/129414828/Mars-Crater-Database-A-participative-project-for" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552121000145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X20303275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/20/8585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103518304627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journaldumauss.net/?Prevenir-les-catastrophes-naturelles-ou-alibi-de-reorganisation-urbaine-en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/467/1/115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sp.lyellcollection.org/content/early/2018/07/16/SP467.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eps.revues.org/7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/ngeo2706?proof=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103516300203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/16810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=848&amp;cle=a02d07d31bad70b35597ba4dd885dbd14d0b2e98&amp;file=pdf%2FGargani-societes2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X15001841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14005972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0264817214003900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14000142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0031018214000789?via%3Dihub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063312001997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=608&amp;cle=ae721628b97c879c73a83e36ded05a60d929b9c9&amp;file=pdf%2FSejourne2012-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063311000080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=607&amp;cle=bd3781478604899940e2e5bc3004a3176ee7f833&amp;file=pdf%2Fbsgf2010-2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/237701484_SURVEILLER_ET_PRODUIRE_BALLADE_AU_COEUR_D%27UN_CAMPUS_UNIVERSITAIRE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=96&amp;cle=078a64c1a6cbae9868d73ed4b2061d60b91d3b28&amp;file=pdf%2Fsuez-messinian2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=225&amp;cle=31608bc406b7ea3e54e8e8d5d23e60264449ae2b&amp;file=pdf%2FAUXILIAR-_MATERIAL-suez.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=98&amp;cle=d91894a9f5cc950777891ae9f70f6bb2be98a10c&amp;file=pdf%2FGRL-nil-messinien.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=224&amp;cle=973b0cd7fefb3decb7cdead5b0950a9bad4126f4&amp;file=pdf%2F2007GL029885-supplement-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cat.inist.fr/?aModele=afficheN&amp;cpsidt=19859507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=112&amp;cle=68ce7a53bb691475bcb21551c93dee0bce4cdf1a&amp;file=pdf%2FRDM_029_0127_1_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=113&amp;cle=d6813c69a2467dd627380ee3e83c08cd547d4ccc&amp;file=pdf%2FTER-reservoir-f.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=114&amp;cle=b5d083e46a6dfa378419e57e0eb861d2285e3533&amp;file=pdf%2FTN2006riverF.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=115&amp;cle=d35ce9c123f9bdae5454b052adc71ef701bafa58&amp;file=pdf%2Fesp0801article15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=116&amp;cle=447a8780af081b64c8d2efb35a4cb7f9ae1f9317&amp;file=pdf%2Farticle-QI2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=219&amp;cle=8bba3a628cab00581fd27366167a0a0b8ae0b954&amp;file=pdf%2Farticle-cohesion-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=218&amp;cle=bc544e1fae19cefd4e4ecc7ce18961875b21bab4&amp;file=pdf%2FerratumCRAS2006-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=117&amp;cle=c7b8f44b276ef5633d3a0a254b0767d12b7c7002&amp;file=pdf%2Farticle-CRAS2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=118&amp;cle=bdb874aedc56ed4dab84b175a0410117f22d8b9d&amp;file=pdf%2Fesp0503article12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338607692_Interaction_naturesociete_de_1947_a_2017_processus_caracteristiques_et_vulnerabilite_a_Saint-_Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/continuite-et-discontinuites-territoriales-en-droit-public-9782849343944.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=846&amp;cle=cfc09cb81fa806a551f340c923fe5acfc666cd2d&amp;file=pdf%2Fzohir-vulnerability2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=847&amp;cle=e74e8b1ea9ae68ae0a72afb33ede1813beb15ab9&amp;file=pdf%2Fmoretti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scanr.enseignementsup-recherche.gouv.fr/person/idref228912067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-18-OURA-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=0t4ZfCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geops.universite-paris-saclay.fr/user/antoine.sejourne/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsl.fr/sciences-societe/centre-climat-societe/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-dalembert.u-psud.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr/formation/master/m2-environnement-genie-geologique-egg-0#presentation-m2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poleterresolide.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Masol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5020017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12120227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13040113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldev Karir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.10.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323980v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skorve" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674954v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scarselli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015474v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0127" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW5Q1V5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2004.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XW39J7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556801v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576769v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547782v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547773v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545620v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudryn Alina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauche Dominique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadok Salah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon-Sao C&#233;cile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860215v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860350v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTBG2291" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558085v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537863v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carnet_de_voyage_a_chandigarh_ethnologie_d_une_recherche_scientifique_en_inde_julien_gargani-9782343110585-54309.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388890v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YQJM9910" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/continuites-et-discontinuites-territoriales-en-droit-public" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cauche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008839v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1235" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>