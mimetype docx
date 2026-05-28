--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -2830,51 +2830,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4244,5836 +4244,5758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea level and abrupt mass unloading in Barbados during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108353⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750432v1</w:t>
+                <w:t xml:space="preserve">hal-03707830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isostatic Adjustment, Vertical Motion Rate Variation and Potential Detection of Past Abrupt Mass Unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12080302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707830v1</w:t>
+                <w:t xml:space="preserve">hal-03750435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78, pp.103139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic Adjustment, Vertical Motion Rate Variation and Potential Detection of Past Abrupt Mass Unloading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-Quaternary hominin settlements in Asia: Archaeology, bio-lithostratigraphy and magnetostratigraphy evidences at Masol, Siwaliks, Northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (1), pp.102846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2021.102846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12080302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03750435v1</w:t>
+                <w:t xml:space="preserve">hal-03860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Quaternary hominin settlements in Asia: Archaeology, bio-lithostratigraphy and magnetostratigraphy evidences at Masol, Siwaliks, Northwestern India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the mobility and dynamics of a large Tahitian landslide using runout distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370, pp.107354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2021.102846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03860018v1</w:t>
+                <w:t xml:space="preserve">hal-02908164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mobility and dynamics of a large Tahitian landslide using runout distance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02908164v1</w:t>
+                <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970796v1</w:t>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ﬁrst chopper in Asian late Pliocene silts, Masol, Northwestern India : bio-lithostratigraphy, magnetostratigraphy and dating evidences. I</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévenir les catastrophes naturelles ou alibi de réorganisation urbaine en faveur des plus riches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UISPP journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lower and Middle Paleolithic</w:t>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374833v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">The ﬁrst chopper in Asian late Pliocene silts, Masol, Northwestern India : bio-lithostratigraphy, magnetostratigraphy and dating evidences. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+              <w:t xml:space="preserve">The UISPP journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lower and Middle Paleolithic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les catastrophes naturelles ou alibi de réorganisation urbaine en faveur des plus riches ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 329, pp.319:1093-1101 (IF 1,123). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095916v1</w:t>
+                <w:t xml:space="preserve">hal-02087605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t>
+                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.03.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087605v1</w:t>
+                <w:t xml:space="preserve">hal-01848122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848122v1</w:t>
+                <w:t xml:space="preserve">hal-01908266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
+                <w:t xml:space="preserve">Stratégies d’adaptation et réduction de la vulnérabilité : Exemples de l’évolution des rives dans la vallée du Rhône et de la Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Massé</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908266v1</w:t>
+                <w:t xml:space="preserve">hal-01713285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’adaptation et réduction de la vulnérabilité : Exemples de l’évolution des rives dans la vallée du Rhône et de la Saône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conception de la nature à la conception de la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (131), pp.19-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.7011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713285v1</w:t>
+                <w:t xml:space="preserve">hal-04095907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+                <w:t xml:space="preserve">The lithic industries on the fossiliferous outcrops of the Late Pliocene Masol Formation, Siwalik Frontal Range, northwestern India (Punja)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933948v1</w:t>
+                <w:t xml:space="preserve">hal-01324882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic polarity of Masol 1 Locality deposits, Siwalik Frontal Range, northwestern India.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860004v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faunal assemblage of the paleonto-archeological localities of the Late Pliocene Quranwala Zone, Masol Formation, Siwalik Range, NW India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Moigne</w:t>
+                <w:t xml:space="preserve">Magnetic polarity of Masol 1 Locality deposits, Siwalik Frontal Range, northwestern India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.359-378. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324902v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day formation and seasonal evolution of linear dune gullies on Mars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stratigraphy and paleoenvironment during the Late Pliocene at Masol paleonto-archeological site (Siwalik Range, NW India): Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.024⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325515v1</w:t>
+                <w:t xml:space="preserve">hal-03860062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and paleoenvironment during the Late Pliocene at Masol paleonto-archeological site (Siwalik Range, NW India): Preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day formation and seasonal evolution of linear dune gullies on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.440-452. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 274, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860062v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception de la nature à la conception de la technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The faunal assemblage of the paleonto-archeological localities of the Late Pliocene Quranwala Zone, Masol Formation, Siwalik Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.359-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095907v1</w:t>
+                <w:t xml:space="preserve">hal-01324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithic industries on the fossiliferous outcrops of the Late Pliocene Masol Formation, Siwalik Frontal Range, northwestern India (Punja)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Lithostratigraphy of Masol paleonto-archeological localities in the Quranwala zone, 2.6Ma, Northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.341-357. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01324882v1</w:t>
+                <w:t xml:space="preserve">hal-03860035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithostratigraphy of Masol paleonto-archeological localities in the Quranwala zone, 2.6Ma, Northwestern India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.417-439. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.295-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03860035v1</w:t>
+                <w:t xml:space="preserve">hal-01324780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic polarity of Masol 1 locality deposits, Siwalik Front Range, northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Karir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.295-316. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01324780v1</w:t>
+                <w:t xml:space="preserve">hal-01323980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional cut marks on bovid from the Quranwala zone, 2.6 Ma, Siwalik Frontal Range, northwestern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentological study of major paleonto-archeological localities of the Late Pliocne Quranwala zone, Siwalik Frontral Range, northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon-Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Calligaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baldev Karir</w:t>
+                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.317-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Human origins in the Indian sub-continent, (dir. A. Dambricourt Malassé), Fascicule thématique, 15 (3-4), pp.393-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933923v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological study of major paleonto-archeological localities of the Late Pliocne Quranwala zone, Siwalik Frontral Range, northwestern India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intentional cut marks on bovid from the Quranwala zone, 2.6 Ma, Siwalik Frontal Range, northwestern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Singh</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldev Karir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Human origins in the Indian sub-continent, (dir. A. Dambricourt Malassé), Fascicule thématique, 15 (3-4), pp.393-406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.317-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323972v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic polarity of Masol 1 locality deposits, Siwalik Front Range, northwestern India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Karir</w:t>
+                <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish R. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9:, pp.425-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323980v1</w:t>
+                <w:t xml:space="preserve">hal-01414502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Evolution of the banks of thermokarst lakes in Central Yakutia (Central Siberia) due to retrogressive thaw slump activity controlled by insolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skorve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.31-40 (IF 2,577). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414502v1</w:t>
+                <w:t xml:space="preserve">hal-01143492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the banks of thermokarst lakes in Central Yakutia (Central Siberia) due to retrogressive thaw slump activity controlled by insolation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Skorve</w:t>
+                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01143492v1</w:t>
+                <w:t xml:space="preserve">hal-01112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bache</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.101 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112554v1</w:t>
+                <w:t xml:space="preserve">hal-01483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483501v1</w:t>
+                <w:t xml:space="preserve">hal-01713484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Slope destabilization during the Messinian salinity crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213, pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.12.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713484v1</w:t>
+                <w:t xml:space="preserve">hal-00958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Skonieckzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 401, pp.81-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope destabilization during the Messinian salinity crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Evidence of an eolian ice-rich and stratified permafrost in Utopia Planitia Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 ((1)), pp.:248-254 (IF 2,344)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00958047v1</w:t>
+                <w:t xml:space="preserve">hal-00674954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of an eolian ice-rich and stratified permafrost in Utopia Planitia Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 60 ((1)), pp.:248-254 (IF 2,344)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674954v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Scalloped depressions and small-sized polygons in western Utopia Planitia, Mars : a new formation hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chiara Marmo</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 59 ((5-6):), pp.412-422 (IF 2,067)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02194019v1</w:t>
+                <w:t xml:space="preserve">hal-00572378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloped depressions and small-sized polygons in western Utopia Planitia, Mars : a new formation hypothesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Isostatic response and geomorphological evolution of the Nile Valley during the Messinian salinity crisis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scarselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 ((5-6):), pp.412-422 (IF 2,067)</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181(1), pp.:19-26 (IF 0.864)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572378v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic response and geomorphological evolution of the Nile Valley during the Messinian salinity crisis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Scarselli</w:t>
+                <w:t xml:space="preserve">SURVEILLER ET PRODUIRE BALLADE AU COEUR D'UN CAMPUS UNIVERSITAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181(1), pp.:19-26 (IF 0.864)</w:t>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474164v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURVEILLER ET PRODUIRE BALLADE AU COEUR D'UN CAMPUS UNIVERSITAIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Evaporite accumulation during the Messinian Salinity Crisis: The Suez Rift case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Letouzey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 ((2)), pp.L02401.1-L02401.6, doi:10.1029/2007GL032494 (IF 2,959)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095870v1</w:t>
+                <w:t xml:space="preserve">hal-00357241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporite accumulation during the Messinian Salinity Crisis: The Suez Rift case.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Letouzey</w:t>
+                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 ((2)), pp.L02401.1-L02401.6, doi:10.1029/2007GL032494 (IF 2,959)</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (29), pp.127-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357241v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Sea level variations during the Messinian salinity crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rigollet</w:t>
+                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°29, pp.127 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.029.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376531v1</w:t>
+                <w:t xml:space="preserve">hal-04095855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Mediterranean Sea level variations during the Messinian salinity crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (29), pp.127-156</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.l10405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015474v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la convivialité entre scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdm.029.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04095855v1</w:t>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00671.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">hal-00586424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
+                <w:t xml:space="preserve">Fault slip and Coulomb stress variations around a pressured magma reservoir : consequences on seismicity and magma intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18, pp.403-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00586424v1</w:t>
+                <w:t xml:space="preserve">hal-04015444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault slip and Coulomb stress variations around a pressured magma reservoir : consequences on seismicity and magma intrusion</w:t>
+                <w:t xml:space="preserve">Production des idées scientifiques et diffusion des croyances: analyse d'un discours sur la répartition des richesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.403-411</w:t>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015444v1</w:t>
+                <w:t xml:space="preserve">hal-04095835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production des idées scientifiques et diffusion des croyances: analyse d'un discours sur la répartition des richesses</w:t>
+                <w:t xml:space="preserve">Eustatisme, érosion et isostasie flexurale : modélisation numérique appliquée au Rhône messinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336, pp.901 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095835v1</w:t>
+                <w:t xml:space="preserve">hal-04095760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatisme, érosion et isostasie flexurale : modélisation numérique appliquée au Rhône messinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 336, pp.901 - 907. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.04.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eustatisme, érosion et isostasie flexurale : modélisation numérique appliquée au Rhône messinien</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la vitesse critique d'érosion des sols cohésifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 336, pp.901 - 907. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 336, pp.561 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095760v1</w:t>
+                <w:t xml:space="preserve">hal-04095780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la vitesse critique d'érosion des sols cohésifs</w:t>
+                <w:t xml:space="preserve">Modelling of the erosion in the Rhone valley during the Messinian crisis (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121, pp.13 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2004.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04095780v1</w:t>
+                <w:t xml:space="preserve">hal-04095783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...54 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes rhétoriques dans les congrès scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10083,172 +10005,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012426v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10290,73 +10199,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10398,73 +10307,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">merIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10473,123 +10382,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aléa à la carte : lecture, perception et appropriation des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10598,214 +10507,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337321v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10827,150 +10749,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e édition des Journées Climat et Impacts 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris Saclay, Nov 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel relèvement territorial de Saint-Martin après l'ouragan Irma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10985,198 +10907,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ouragans 2017 (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bosc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la vulnérabilité et résilience aux ouragans à Saint-Martin et Saint-Barthélemy (Caraïbes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11205,73 +11127,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel relèvement territorial de Saint-Martin 5 ans après l'ouragan Irma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11280,119 +11202,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de crises : entre construction de la vulnérabilité et ingénierie de la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11421,73 +11343,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de vulnérabilités : Etude du cas de Saint-Martin (Caraïbes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11516,73 +11438,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et reconstruire en zone de submersion marine : quelles stratégies pour les îles de Saint-Martin et Saint-Barthélemy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11611,73 +11533,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hurricanes influence social and economic changes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11696,92 +11618,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of hurricanes on the island of Saint-Martin (French West Indies) from 1954 to 2017: how are our society changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11790,128 +11712,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction nature/société de 1947 à 2017 : processus, caractéristiques et vulnérabilité à Saint- Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11940,323 +11862,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vulnérabilité et Résilience dans le renouvellement des approches du développement et de l'environnement 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first chopper in Asian late Pliocene silts, Masol, Northwestern India: bio-lithostratigraphy, magnetostratigraphy and dating evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cauche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress International Union of Prehistoric and Protohistoric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pliocene prehistoric site of Masol (India): new dating of the geological and palaeontological context of cut-marks and stone tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The late Pliocene prehistoric site of Masol (Northwestern India) : new dating of the geological and paleontological context of cut marks and stone tools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12315,323 +12237,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de l'Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk vulnerability assessment: hierarchization of the main factors at a regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk vulnerability assessment: what are the main factors? Hierarchization of the main factors at a regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical study of the Rhône river floods (France) and their consequences on the land use evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12647,2514 +12569,2514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of springtime seasonal activity on the Russell dune (Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF GULLY FORMATION UNDER LOW PRESSURE AND LOW TEMPERATURE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713636v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556810v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of thermokarst lakes in Arctic regions on Earth : application to thermokarst-like depressions on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermokarst degradation of potential ice-wedge polygons inside scalloped depressions in Utopia Planitia, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokarst processes on Earth and Mars : comparison between thermokarst lakes and thermokarst-like depressions in Utopia Planitia, Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Soare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for the Young Permafrost Scientists : The Past, Present and Future of Geocryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Yakustk, Russia. pp.22</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547782v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">The polygon junction pits as an evidence of a particularly ice-rich area in Utopia Planitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
+              <w:t xml:space="preserve">Lunar &amp; Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.abstract #2113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545628v1</w:t>
+                <w:t xml:space="preserve">hal-00547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polygon junction pits as an evidence of a particularly ice-rich area in Utopia Planitia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Thermokarst processes on Earth and Mars : comparison between thermokarst lakes and thermokarst-like depressions in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar &amp; Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Houston, United States. pp.abstract #2113</w:t>
+              <w:t xml:space="preserve">Forum for the Young Permafrost Scientists : The Past, Present and Future of Geocryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Yakustk, Russia. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547773v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPlanet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The steps inside scalloped terrains, exhumed stratification or/and gradual erosion in Utopia Planitia, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloped terrain and small-sized polygons in western Utopia Planitia, Mars: a new formation hypothesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545635v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygon-junction pits as evidence of an ice-rich area in Utopia Planitia, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Scalloped terrain and small-sized polygons in western Utopia Planitia, Mars: a new formation hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Doctorants de l'ED 534 MIPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545632v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polygon-junction pits as evidence of an ice-rich area in Utopia Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
+              <w:t xml:space="preserve">Journées des Doctorants de l'ED 534 MIPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545631v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale de l'érosion thermique : application aux vallées de débâcle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupeyrat</w:t>
+                <w:t xml:space="preserve">E. Gailhardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Randriamazaoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mont Saint-Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Mont Saint-Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periglacial processes in Utopia Planitia, evolution of scalloped terrains : new insights from Hirise observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Lunar &amp; Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'îles en milieu périglaciaire : application aux vallées de débâcle sur Mars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Olce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mont Saint-Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Mont Saint-Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15164,591 +15086,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l'âge des os fossiles portant des traces de découpe intentionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les activités anthropiques pré-quaternaires d'Asie : Masol, piémonts himalayens, Inde, un saut dans le temps pour l'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudryn Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauche Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadok Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Colloque“Préhistoire sous les Tropiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860184v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités anthropiques pré-quaternaires d'Asie : Masol, piémonts himalayens, Inde, un saut dans le temps pour l'humanité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l’âge des os fossiles portant des traces de découpe intentionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapon-Sao Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdessadok Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque“Préhistoire sous les Tropiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gif sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458488v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l’âge des os fossiles portant des traces de découpe intentionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Tudryn</w:t>
+                <w:t xml:space="preserve">Magnétostratigraphie de la formation pliocène de Masol (Inde). Implication sur l'âge des os fossiles portant des traces de découpe intentionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Gif sur Yvette, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458419v1</w:t>
+                <w:t xml:space="preserve">hal-03860184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités anthropiques pré-quaternaire d'Asie : Masol, piémonts himalayens, Inde, un saut dans le temps pour l'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt-Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire sous les tropiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site pliocène de Masol (Inde) : Magnétostratigraphie et contexte paléoenvironnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15767,113 +15689,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition Plio-Pléistocène : données, mécanismes et impacts sur l'évolution de l'espèce humaine, AFEQ-SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétostratigraphie et contexte paléoenvironnemental du site pliocène de Masol (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15892,521 +15814,521 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l’AFEQ « La transition Plio-Pléistocène : données, mécanismes et impacts sur l’évolution de l’espèce humaine » à la Société Géologique de France le 23 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of polygenic debris flows on a sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible seasonal activity of gullies on an sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16416,144 +16338,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir ou être choisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH Paris-Saclay, Université Paris-Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.208, 2025, Actes, 978-2-9597054-1-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSH Paris-Saclay, Université Paris-Saclay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.52983/YTBG2291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager le réel par temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16562,308 +16484,308 @@
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154, 2024, 978-2-336-43655-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet de voyage à Chandigarh : Ethnologie d’une recherche scientifique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises environnementales et crises socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré, le hasard et l’étude des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.124, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage aux marges du savoir : ethno-sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16873,51 +16795,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la sélection : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16927,488 +16849,488 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de la MSH Paris-Sacaly - Université Paris-Saclay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choisir ou être choisi – Approches critiques de la sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.11-23, 2025, 978-2-9597054-1-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52983/YQJM9910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars Crater Database: A participative project for the classification of the morphological characteristics of large Martian craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lagain</w:t>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of America Special Paper 550, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2021.2550(29)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité et discontinuité en géosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Sceaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuités et discontinuités territoriales en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.294, 2019, Presses universitaires de Sceaux, 978-2-84934-394-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité et discontinuité en géosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuités et discontinuités territoriales en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-49, 2019, Collection des Presses Universitaires de Sceaux, 978-2-84934-394-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first chopper in Asian late Pliocene silts, Masol, Northwestern India: biolithostratigraphy, magnetostratigraphy and dating evidences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cauche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Dambricourt-Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP Journal, Actes du congrès de XVIII° UISPP World Congress, 4-9 June 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17418,265 +17340,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bosc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17686,114 +17608,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'érosion fluviatile long-terme : application au Bassin parisien (faibles érosions) et au Rhône messinien (fortes érosions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004ENMP1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17861,51 +17783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06FA5736"/>
+    <w:nsid w:val="C22BB0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18009,51 +17931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63072788"/>
+    <w:nsid w:val="0803CA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18243,51 +18165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/choisir-ou-etre-choisi-actes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-partager_le_reel_par_temps_de_crise_reflexions_et_recits_autour_des_catastrophes_julien_gargani-9782336436555-79573.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=49903&amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a10902552/Julien-Gargani-Carnet-de-voyage-a-Chandigarh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.fnac.ch/a5111126/Julien-Gargani-Poincare-le-hasard-et-l-etude-des-systemes-complexes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.bordeaux.fr/in/details.xhtml?id=mgroup%3A9782296553200&amp;jscheck=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/geoscience/articles/10.5802/crgeos.313/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/pdf/2025/02/nss250041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552125000433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2225-1154/12/12/227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2624-795X/5/2/17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1367912023003450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/13/4/113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X2200246X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/12/8/302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/35495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S221242092100604X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/abs/2022/02/nss220026/nss220026.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2312/chapter/129414828/Mars-Crater-Database-A-participative-project-for" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552121000145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X20303275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/20/8585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103518304627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journaldumauss.net/?Prevenir-les-catastrophes-naturelles-ou-alibi-de-reorganisation-urbaine-en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/467/1/115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sp.lyellcollection.org/content/early/2018/07/16/SP467.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eps.revues.org/7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/ngeo2706?proof=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103516300203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/16810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=848&amp;cle=a02d07d31bad70b35597ba4dd885dbd14d0b2e98&amp;file=pdf%2FGargani-societes2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X15001841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14005972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0264817214003900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14000142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0031018214000789?via%3Dihub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063312001997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=608&amp;cle=ae721628b97c879c73a83e36ded05a60d929b9c9&amp;file=pdf%2FSejourne2012-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063311000080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=607&amp;cle=bd3781478604899940e2e5bc3004a3176ee7f833&amp;file=pdf%2Fbsgf2010-2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/237701484_SURVEILLER_ET_PRODUIRE_BALLADE_AU_COEUR_D%27UN_CAMPUS_UNIVERSITAIRE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=96&amp;cle=078a64c1a6cbae9868d73ed4b2061d60b91d3b28&amp;file=pdf%2Fsuez-messinian2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=225&amp;cle=31608bc406b7ea3e54e8e8d5d23e60264449ae2b&amp;file=pdf%2FAUXILIAR-_MATERIAL-suez.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=98&amp;cle=d91894a9f5cc950777891ae9f70f6bb2be98a10c&amp;file=pdf%2FGRL-nil-messinien.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=224&amp;cle=973b0cd7fefb3decb7cdead5b0950a9bad4126f4&amp;file=pdf%2F2007GL029885-supplement-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cat.inist.fr/?aModele=afficheN&amp;cpsidt=19859507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=112&amp;cle=68ce7a53bb691475bcb21551c93dee0bce4cdf1a&amp;file=pdf%2FRDM_029_0127_1_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=113&amp;cle=d6813c69a2467dd627380ee3e83c08cd547d4ccc&amp;file=pdf%2FTER-reservoir-f.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=114&amp;cle=b5d083e46a6dfa378419e57e0eb861d2285e3533&amp;file=pdf%2FTN2006riverF.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=115&amp;cle=d35ce9c123f9bdae5454b052adc71ef701bafa58&amp;file=pdf%2Fesp0801article15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=116&amp;cle=447a8780af081b64c8d2efb35a4cb7f9ae1f9317&amp;file=pdf%2Farticle-QI2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=219&amp;cle=8bba3a628cab00581fd27366167a0a0b8ae0b954&amp;file=pdf%2Farticle-cohesion-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=218&amp;cle=bc544e1fae19cefd4e4ecc7ce18961875b21bab4&amp;file=pdf%2FerratumCRAS2006-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=117&amp;cle=c7b8f44b276ef5633d3a0a254b0767d12b7c7002&amp;file=pdf%2Farticle-CRAS2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=118&amp;cle=bdb874aedc56ed4dab84b175a0410117f22d8b9d&amp;file=pdf%2Fesp0503article12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338607692_Interaction_naturesociete_de_1947_a_2017_processus_caracteristiques_et_vulnerabilite_a_Saint-_Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/continuite-et-discontinuites-territoriales-en-droit-public-9782849343944.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=846&amp;cle=cfc09cb81fa806a551f340c923fe5acfc666cd2d&amp;file=pdf%2Fzohir-vulnerability2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=847&amp;cle=e74e8b1ea9ae68ae0a72afb33ede1813beb15ab9&amp;file=pdf%2Fmoretti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scanr.enseignementsup-recherche.gouv.fr/person/idref228912067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-18-OURA-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=0t4ZfCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geops.universite-paris-saclay.fr/user/antoine.sejourne/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsl.fr/sciences-societe/centre-climat-societe/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-dalembert.u-psud.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr/formation/master/m2-environnement-genie-geologique-egg-0#presentation-m2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poleterresolide.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Masol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5020017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12120227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13040113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldev Karir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.10.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323980v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skorve" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674954v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scarselli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015474v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0127" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW5Q1V5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2004.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XW39J7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556801v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576769v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547782v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547773v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545620v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudryn Alina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauche Dominique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadok Salah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon-Sao C&#233;cile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860215v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860350v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTBG2291" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558085v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537863v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carnet_de_voyage_a_chandigarh_ethnologie_d_une_recherche_scientifique_en_inde_julien_gargani-9782343110585-54309.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388890v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YQJM9910" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/continuites-et-discontinuites-territoriales-en-droit-public" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cauche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008839v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1235" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/choisir-ou-etre-choisi-actes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-partager_le_reel_par_temps_de_crise_reflexions_et_recits_autour_des_catastrophes_julien_gargani-9782336436555-79573.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=49903&amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a10902552/Julien-Gargani-Carnet-de-voyage-a-Chandigarh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.fnac.ch/a5111126/Julien-Gargani-Poincare-le-hasard-et-l-etude-des-systemes-complexes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.bordeaux.fr/in/details.xhtml?id=mgroup%3A9782296553200&amp;jscheck=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/geoscience/articles/10.5802/crgeos.313/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/pdf/2025/02/nss250041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552125000433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2225-1154/12/12/227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2624-795X/5/2/17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1367912023003450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/13/4/113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X2200246X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2212420922003582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3263/12/8/302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/35495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S221242092100604X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/articles/nss/abs/2022/02/nss220026/nss220026.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2312/chapter/129414828/Mars-Crater-Database-A-participative-project-for" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003552121000145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0169555X20303275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/20/8585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103518304627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journaldumauss.net/?Prevenir-les-catastrophes-naturelles-ou-alibi-de-reorganisation-urbaine-en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/467/1/115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sp.lyellcollection.org/content/early/2018/07/16/SP467.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eps.revues.org/7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/ngeo2706?proof=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0019103516300203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315002237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/16810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=848&amp;cle=a02d07d31bad70b35597ba4dd885dbd14d0b2e98&amp;file=pdf%2FGargani-societes2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X15001841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1631068315001153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14005972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0264817214003900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0169555X14000142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0031018214000789?via%3Dihub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063312001997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=608&amp;cle=ae721628b97c879c73a83e36ded05a60d929b9c9&amp;file=pdf%2FSejourne2012-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0032063311000080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=607&amp;cle=bd3781478604899940e2e5bc3004a3176ee7f833&amp;file=pdf%2Fbsgf2010-2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/237701484_SURVEILLER_ET_PRODUIRE_BALLADE_AU_COEUR_D%27UN_CAMPUS_UNIVERSITAIRE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=96&amp;cle=078a64c1a6cbae9868d73ed4b2061d60b91d3b28&amp;file=pdf%2Fsuez-messinian2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=225&amp;cle=31608bc406b7ea3e54e8e8d5d23e60264449ae2b&amp;file=pdf%2FAUXILIAR-_MATERIAL-suez.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=98&amp;cle=d91894a9f5cc950777891ae9f70f6bb2be98a10c&amp;file=pdf%2FGRL-nil-messinien.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=224&amp;cle=973b0cd7fefb3decb7cdead5b0950a9bad4126f4&amp;file=pdf%2F2007GL029885-supplement-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cat.inist.fr/?aModele=afficheN&amp;cpsidt=19859507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=112&amp;cle=68ce7a53bb691475bcb21551c93dee0bce4cdf1a&amp;file=pdf%2FRDM_029_0127_1_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=113&amp;cle=d6813c69a2467dd627380ee3e83c08cd547d4ccc&amp;file=pdf%2FTER-reservoir-f.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=114&amp;cle=b5d083e46a6dfa378419e57e0eb861d2285e3533&amp;file=pdf%2FTN2006riverF.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=115&amp;cle=d35ce9c123f9bdae5454b052adc71ef701bafa58&amp;file=pdf%2Fesp0801article15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=116&amp;cle=447a8780af081b64c8d2efb35a4cb7f9ae1f9317&amp;file=pdf%2Farticle-QI2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=219&amp;cle=8bba3a628cab00581fd27366167a0a0b8ae0b954&amp;file=pdf%2Farticle-cohesion-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=218&amp;cle=bc544e1fae19cefd4e4ecc7ce18961875b21bab4&amp;file=pdf%2FerratumCRAS2006-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=117&amp;cle=c7b8f44b276ef5633d3a0a254b0767d12b7c7002&amp;file=pdf%2Farticle-CRAS2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=118&amp;cle=bdb874aedc56ed4dab84b175a0410117f22d8b9d&amp;file=pdf%2Fesp0503article12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338607692_Interaction_naturesociete_de_1947_a_2017_processus_caracteristiques_et_vulnerabilite_a_Saint-_Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/continuite-et-discontinuites-territoriales-en-droit-public-9782849343944.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=846&amp;cle=cfc09cb81fa806a551f340c923fe5acfc666cd2d&amp;file=pdf%2Fzohir-vulnerability2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planeto.geol.u-psud.fr/spip.php?action=acceder_document&amp;arg=847&amp;cle=e74e8b1ea9ae68ae0a72afb33ede1813beb15ab9&amp;file=pdf%2Fmoretti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scanr.enseignementsup-recherche.gouv.fr/person/idref228912067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-18-OURA-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=0t4ZfCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geops.universite-paris-saclay.fr/user/antoine.sejourne/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsl.fr/sciences-societe/centre-climat-societe/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-dalembert.u-psud.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr/formation/master/m2-environnement-genie-geologique-egg-0#presentation-m2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poleterresolide.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Masol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon-Sao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5020017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12120227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13040113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080302" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102846" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldev Karir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.10.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdessadok" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.09.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skorve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.033" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scarselli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357241v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095855v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0127" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW5Q1V5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015417v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2004.01.020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XW39J7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860493v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547773v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545635v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467450v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudryn Alina" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauche Dominique" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadok Salah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458419v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon-Sao C&#233;cile" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860184v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860215v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860350v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392749v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTBG2291" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carnet_de_voyage_a_chandigarh_ethnologie_d_une_recherche_scientifique_en_inde_julien_gargani-9782343110585-54309.html" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537873v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388890v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YQJM9910" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/continuites-et-discontinuites-territoriales-en-droit-public" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269153v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564456v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cauche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambricourt-Malass&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008839v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1235" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>