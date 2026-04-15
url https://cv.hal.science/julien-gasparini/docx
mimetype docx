--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1090,274 +1090,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumelanic Coloration and Age Interact to Influence Breath Rate Following a Boldness Test in Urban Pigeons</w:t>
+                <w:t xml:space="preserve">Maternal Effects and Urbanization: Variation of Yolk Androgens and Immunoglobulin in City and Forest Blackbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dupont Sophie</w:t>
+                <w:t xml:space="preserve">Jesko Partecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudry Emmanuelle</w:t>
+                <w:t xml:space="preserve">Gergely Hegyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juette Pauline</w:t>
+                <w:t xml:space="preserve">Patrick S. Fitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasparini Julien</w:t>
+                <w:t xml:space="preserve">Hubert Schwabl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.115--119. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2213--2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17352/gje.000029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985277v1</w:t>
+                <w:t xml:space="preserve">hal-03990272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Effects and Urbanization: Variation of Yolk Androgens and Immunoglobulin in City and Forest Blackbirds</w:t>
+                <w:t xml:space="preserve">Eumelanic Coloration and Age Interact to Influence Breath Rate Following a Boldness Test in Urban Pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesko Partecke</w:t>
+                <w:t xml:space="preserve">Dupont Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Hegyi</w:t>
+                <w:t xml:space="preserve">Baudry Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick S. Fitze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gasparini</w:t>
+                <w:t xml:space="preserve">Juette Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Schwabl</w:t>
+                <w:t xml:space="preserve">Gasparini Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.2213--2224. </w:t>
+              <w:t xml:space="preserve">Global Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.115--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17352/gje.000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990272v1</w:t>
+                <w:t xml:space="preserve">hal-03985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Selection Reveals the Role of Transcriptional Constraints in the Maintenance of Life History Variation</w:t>
               </w:r>
@@ -2388,382 +2388,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exposure to trace metals affects plumage bacterial community in the feral pigeon</w:t>
+                <w:t xml:space="preserve">Trace metals, melanin-based pigmentation and their interaction influence immune parameters in feral pigeons (Columba livia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (4), pp.521-529. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.521-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.00857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1610-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635523v1</w:t>
+                <w:t xml:space="preserve">hal-02636473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals, melanin-based pigmentation and their interaction influence immune parameters in feral pigeons (Columba livia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Chatelain</w:t>
+                <w:t xml:space="preserve">Stress response varies with plumage colour and local habitat in feral pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1610-5⟩</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (3), pp.825-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-016-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636473v1</w:t>
+                <w:t xml:space="preserve">hal-01332577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress response varies with plumage colour and local habitat in feral pigeons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+                <w:t xml:space="preserve">Experimental exposure to trace metals affects plumage bacterial community in the feral pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 157 (3), pp.825-837. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (4), pp.521-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10336-016-1331-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332577v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-associated differences in trace metals concentrations in and on the plumage of a common urban bird species</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Moullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-025-00788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Valverde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.169944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02195-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uar2.20046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Sophie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Emmanuelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juette Pauline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hegyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaomi Hatakeyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ihle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ringot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Cheikh Albassatneh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cote" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boniface" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01616375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amir Aouissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#232;ne Ibrahim Belabed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihad Bouslama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine F. Scriba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mettke-Hofmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Rattenborg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.152454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00857" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1610-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1562-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Arpad Czirjak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0338-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frantz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PC5QT5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01112987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Moullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-025-00788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Valverde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.169944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02195-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uar2.20046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hegyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Sophie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Emmanuelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juette Pauline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Julien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaomi Hatakeyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ihle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ringot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Cheikh Albassatneh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cote" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boniface" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01616375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amir Aouissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#232;ne Ibrahim Belabed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihad Bouslama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine F. Scriba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mettke-Hofmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Rattenborg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.152454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1610-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1331-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00857" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1562-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Arpad Czirjak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0338-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frantz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PC5QT5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01112987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>