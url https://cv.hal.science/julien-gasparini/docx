--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1090,408 +1090,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Effects and Urbanization: Variation of Yolk Androgens and Immunoglobulin in City and Forest Blackbirds</w:t>
+                <w:t xml:space="preserve">Artificial Selection Reveals the Role of Transcriptional Constraints in the Maintenance of Life History Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesko Partecke</w:t>
+                <w:t xml:space="preserve">Joel L. Pick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Hegyi</w:t>
+                <w:t xml:space="preserve">Masaomi Hatakeyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick S. Fitze</w:t>
+                <w:t xml:space="preserve">Kate E. Ihle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Schwabl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.2213--2224. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.200-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evl3.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990272v1</w:t>
+                <w:t xml:space="preserve">hal-03990283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumelanic Coloration and Age Interact to Influence Breath Rate Following a Boldness Test in Urban Pigeons</w:t>
+                <w:t xml:space="preserve">Maternal Effects and Urbanization: Variation of Yolk Androgens and Immunoglobulin in City and Forest Blackbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dupont Sophie</w:t>
+                <w:t xml:space="preserve">Jesko Partecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudry Emmanuelle</w:t>
+                <w:t xml:space="preserve">Gergely Hegyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juette Pauline</w:t>
+                <w:t xml:space="preserve">Patrick S. Fitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasparini Julien</w:t>
+                <w:t xml:space="preserve">Hubert Schwabl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.115--119. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2213--2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17352/gje.000029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985277v1</w:t>
+                <w:t xml:space="preserve">hal-03990272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Selection Reveals the Role of Transcriptional Constraints in the Maintenance of Life History Variation</w:t>
+                <w:t xml:space="preserve">Eumelanic Coloration and Age Interact to Influence Breath Rate Following a Boldness Test in Urban Pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel L. Pick</w:t>
+                <w:t xml:space="preserve">Dupont Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaomi Hatakeyama</w:t>
+                <w:t xml:space="preserve">Baudry Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate E. Ihle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gasparini</w:t>
+                <w:t xml:space="preserve">Juette Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudy Haussy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gasparini Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.200-211. </w:t>
+              <w:t xml:space="preserve">Global Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.115--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evl3.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17352/gje.000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990283v1</w:t>
+                <w:t xml:space="preserve">hal-03985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigeon odor varies with experimental exposure to trace metal pollution</w:t>
               </w:r>
@@ -1605,291 +1605,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More and smaller resting eggs along a gradient for pollution by metals: dispersal, dormancy and detoxification strategies in Daphnia?</w:t>
+                <w:t xml:space="preserve">Telomere erosion varies with sex and age at immune challenge but not with maternal antibodies in pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Ringot</w:t>
+                <w:t xml:space="preserve">Sophie Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wagner</w:t>
+                <w:t xml:space="preserve">Hélène Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Cheikh Albassatneh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (1), pp.11-20. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 327 (9), pp.562-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.2142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963571v1</w:t>
+                <w:t xml:space="preserve">hal-01715402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere erosion varies with sex and age at immune challenge but not with maternal antibodies in pigeons</w:t>
+                <w:t xml:space="preserve">More and smaller resting eggs along a gradient for pollution by metals: dispersal, dormancy and detoxification strategies in Daphnia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lardy</w:t>
+                <w:t xml:space="preserve">Gabrielle Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Corbel</w:t>
+                <w:t xml:space="preserve">Marie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Cheikh Albassatneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 327 (9), pp.562-569. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.2142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715402v1</w:t>
+                <w:t xml:space="preserve">hal-01963571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanin-based coloration and host–parasite interactions under global change</w:t>
               </w:r>
@@ -2007,1140 +2007,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of greenspaces in city on avian species richness and abundance in Northern Africa</w:t>
+                <w:t xml:space="preserve">The effect of food quality during growth on spatial memory consolidation in adult pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Amir Aouissi</w:t>
+                <w:t xml:space="preserve">Madeleine F. Scriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnène Ibrahim Belabed</w:t>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihad Bouslama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Mettke-Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Rattenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (4), pp.573-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.152454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616375v1</w:t>
+                <w:t xml:space="preserve">hal-01605494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do trace metals influence visual signals? Effects of trace metals on iridescent and melanic feather colouration in the feral pigeon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
+                <w:t xml:space="preserve">Impact of greenspaces in city on avian species richness and abundance in Northern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Amir Aouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnène Ibrahim Belabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihad Bouslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (8), pp.394-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.04262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527274v1</w:t>
+                <w:t xml:space="preserve">hal-01616375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of food quality during growth on spatial memory consolidation in adult pigeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine F. Scriba</w:t>
+                <w:t xml:space="preserve">Do trace metals influence visual signals? Effects of trace metals on iridescent and melanic feather colouration in the feral pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pessato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (4), pp.573-581. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (11), pp.1542-1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.152454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.04262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605494v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals, melanin-based pigmentation and their interaction influence immune parameters in feral pigeons (Columba livia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Chatelain</w:t>
+                <w:t xml:space="preserve">On the interplay between phylogeny and environment on behaviour of two urban bird species, &amp;lt;em&amp;gt;Columba livia&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Corvus corone&amp;lt;/em&amp;gt; (Aves)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emilio Baldaccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1610-5⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2015.1118562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636473v1</w:t>
+                <w:t xml:space="preserve">hal-02640600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress response varies with plumage colour and local habitat in feral pigeons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+                <w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Emilio Baldaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-016-1331-9⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332577v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exposure to trace metals affects plumage bacterial community in the feral pigeon</w:t>
+                <w:t xml:space="preserve">Trace metals, melanin-based pigmentation and their interaction influence immune parameters in feral pigeons (Columba livia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.00857⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1610-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635523v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-associated differences in trace metals concentrations in and on the plumage of a common urban bird species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Stress response varies with plumage colour and local habitat in feral pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-015-1562-1⟩</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (3), pp.825-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-016-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332580v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
+                <w:t xml:space="preserve">Experimental exposure to trace metals affects plumage bacterial community in the feral pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (4), pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480086v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interplay between phylogeny and environment on behaviour of two urban bird species, &amp;lt;em&amp;gt;Columba livia&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Corvus corone&amp;lt;/em&amp;gt; (Aves)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+                <w:t xml:space="preserve">Sex-associated differences in trace metals concentrations in and on the plumage of a common urban bird species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Emilio Baldaccini</w:t>
+                <w:t xml:space="preserve">Julie Legoupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83 (1), pp.98-102. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11250003.2015.1118562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-015-1562-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640600v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feather bacterial load shapes the trade-off between preening and immunity in pigeons</w:t>
               </w:r>
@@ -3256,51 +3256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food availability modulates the effects of maternal antibodies on growth and immunity in young feral pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,64 +3386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of humoural immunity over two generations in urban pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,90 +3620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Availability and Maternal Immunization Affect Transfer and Persistence of Maternal Antibodies in Nestling Pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Legoupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e79942. </w:t>
@@ -3741,51 +3741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Potential Role for Parasites in the Maintenance of Color Polymorphism in Urban Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,303 +4011,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanin-Based Coloration Reflects Alternative Strategies to Cope with Food Limitation in Pigeons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Récapet</w:t>
+                <w:t xml:space="preserve">Contrasting levels of heavy metals in the feathers of urban pigeons from close habitats suggest limited movements at a restricted scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ars055⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 168, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478487v1</w:t>
+                <w:t xml:space="preserve">hal-01195895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting levels of heavy metals in the feathers of urban pigeons from close habitats suggest limited movements at a restricted scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanin-Based Coloration Reflects Alternative Strategies to Cope with Food Limitation in Pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Récapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.907-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ars055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195895v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ecology. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Moullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-025-00788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Valverde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.169944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02195-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uar2.20046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hegyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Sophie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Emmanuelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juette Pauline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Julien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaomi Hatakeyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ihle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ringot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Cheikh Albassatneh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cote" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boniface" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01616375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amir Aouissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#232;ne Ibrahim Belabed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihad Bouslama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine F. Scriba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mettke-Hofmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Rattenborg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.152454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1610-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1331-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00857" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1562-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Arpad Czirjak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0338-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frantz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PC5QT5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01112987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Moullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-025-00788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Valverde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.169944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02195-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uar2.20046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Pick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaomi Hatakeyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ihle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hegyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Sophie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Emmanuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juette Pauline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ringot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Cheikh Albassatneh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cote" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boniface" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine F. Scriba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mettke-Hofmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Rattenborg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.152454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01616375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amir Aouissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#232;ne Ibrahim Belabed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihad Bouslama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1610-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Legros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1331-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00857" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1562-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Arpad Czirjak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0338-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frantz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PC5QT5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01112987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>