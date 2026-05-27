--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2388,629 +2388,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interplay between phylogeny and environment on behaviour of two urban bird species, &amp;lt;em&amp;gt;Columba livia&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Corvus corone&amp;lt;/em&amp;gt; (Aves)</w:t>
+                <w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Emilio Baldaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11250003.2015.1118562⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640600v1</w:t>
+                <w:t xml:space="preserve">hal-01480086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t>
+                <w:t xml:space="preserve">On the interplay between phylogeny and environment on behaviour of two urban bird species, &amp;lt;em&amp;gt;Columba livia&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Corvus corone&amp;lt;/em&amp;gt; (Aves)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emilio Baldaccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.98-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2015.1118562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480086v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals, melanin-based pigmentation and their interaction influence immune parameters in feral pigeons (Columba livia)</w:t>
+                <w:t xml:space="preserve">Experimental exposure to trace metals affects plumage bacterial community in the feral pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (3), pp.521-529. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (4), pp.521-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1610-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636473v1</w:t>
+                <w:t xml:space="preserve">hal-02635523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress response varies with plumage colour and local habitat in feral pigeons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+                <w:t xml:space="preserve">Trace metals, melanin-based pigmentation and their interaction influence immune parameters in feral pigeons (Columba livia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-016-1331-9⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1610-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332577v1</w:t>
+                <w:t xml:space="preserve">hal-02636473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exposure to trace metals affects plumage bacterial community in the feral pigeon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
+                <w:t xml:space="preserve">Stress response varies with plumage colour and local habitat in feral pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (4), pp.521-529. </w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (3), pp.825-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.00857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10336-016-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635523v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-associated differences in trace metals concentrations in and on the plumage of a common urban bird species</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Moullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-025-00788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Valverde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.169944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02195-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uar2.20046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Pick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaomi Hatakeyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ihle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hegyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Sophie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Emmanuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juette Pauline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ringot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Cheikh Albassatneh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cote" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boniface" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine F. Scriba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mettke-Hofmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Rattenborg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.152454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01616375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amir Aouissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#232;ne Ibrahim Belabed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihad Bouslama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1610-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Legros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1331-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00857" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1562-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Arpad Czirjak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0338-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frantz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PC5QT5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01112987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Moullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-025-00788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Valverde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.169944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02195-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uar2.20046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel L. Pick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaomi Hatakeyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ihle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hegyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Sophie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Emmanuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juette Pauline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ringot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Cheikh Albassatneh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cote" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boniface" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine F. Scriba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mettke-Hofmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Rattenborg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.152454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01616375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amir Aouissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#232;ne Ibrahim Belabed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihad Bouslama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00857" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1610-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Legros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1331-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1562-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Arpad Czirjak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0338-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frantz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PC5QT5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01112987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>