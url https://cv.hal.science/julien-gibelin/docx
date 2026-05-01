--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1259,351 +1259,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01278370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoscalar response of $^{68}$Ni to $\alpha$-particle and deuteron probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.024316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
+                <w:t xml:space="preserve">in2p3-01179429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12C+p resonant elastic scattering in the Maya active target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.G. Borge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
+                <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">S. Damoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9120/50/4/453⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15025-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01177619v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of isoscalar multipole strengths in exotic doubly-magic $^{56}$Ni in inelastic α scattering in inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Harakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kalantar-Nayestanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,612 +1612,612 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 751, pp.371-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01222563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoscalar response of $^{68}$Ni to $\alpha$-particle and deuteron probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
+                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Khan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Baba</w:t>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.024316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024316⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01179429v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12C+p resonant elastic scattering in the Maya active target</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Raabe</w:t>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.G. Borge</w:t>
+                <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caamano</w:t>
+                <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Damoy</w:t>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.25. </w:t>
+              <w:t xml:space="preserve">Physics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15025-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9120/50/4/453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01130200v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01177619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
+                <w:t xml:space="preserve">Neutron occupancy of the 0d5/2 orbital and the N = 16 shell closure in 24O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Burgunder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giron</w:t>
+                <w:t xml:space="preserve">C.A. Bertulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hammache</w:t>
+                <w:t xml:space="preserve">H. Bhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.042502⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 739, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00925064v1</w:t>
+                <w:t xml:space="preserve">in2p3-01090228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron occupancy of the 0d5/2 orbital and the N = 16 shell closure in 24O</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Satou</w:t>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Bertulani</w:t>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bhang</w:t>
+                <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Choi</w:t>
+                <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 739, pp.19-22. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.042502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.042502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01090228v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00925064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation-Driven p-Wave Halos at the Drip Line: 31Ne</w:t>
               </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Tostevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,1029 +2879,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00858297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;First Observation of Ground State Dineutron Decay: 16Be</w:t>
+                <w:t xml:space="preserve">Electrostatic mask for active targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Marqués</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Delaunay</w:t>
+                <w:t xml:space="preserve">J. Pancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gangnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Libin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.239201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P01006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/01/P01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00785471v1</w:t>
+                <w:t xml:space="preserve">in2p3-00658557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-developed deformation in 42Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.182501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.182501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00721241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic mask for active targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Libin</w:t>
+                <w:t xml:space="preserve">N=16 Spherical Shell Closure in $^{24}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/01/P01006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.022501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.022501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00658557v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01044774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N=16 Spherical Shell Closure in $^{24}$O</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Choi</w:t>
+                <w:t xml:space="preserve">One and two neutron removal reactions from the most neutron-rich carbon isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tostevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.022501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.054604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.022501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01044774v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00658293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and two neutron removal reactions from the most neutron-rich carbon isotopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;First Observation of Ground State Dineutron Decay: 16Be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Tostevin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.054604. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.239201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.239201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00658293v1</w:t>
+                <w:t xml:space="preserve">in2p3-00785471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to resonant states in (24)Mg using the (12)C((13)C,(4)He+(20)Ne)n reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Unbound Excited States of (24)O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Freer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
+                <w:t xml:space="preserve">H.C. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/11/115106⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.1529-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3938/jkps.59.1529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00642124v1</w:t>
+                <w:t xml:space="preserve">in2p3-00642050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Unbound Excited States of (24)O</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.C. Bhang</w:t>
+                <w:t xml:space="preserve">Access to resonant states in (24)Mg using the (12)C((13)C,(4)He+(20)Ne)n reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Ashwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.115106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/11/115106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3938/jkps.59.1529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00642050v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00642124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Mass Spectroscopy for the Neutron Rich Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,90 +3965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron decay of excited states in 21Ne populated in the 12C(13C,21Ne)4He reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Freer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Ashwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4150,64 +4150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp.262501. </w:t>
@@ -4379,103 +4379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of 32Ne and the “Island of Inversion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp.032501. </w:t>
@@ -4507,912 +4507,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00406584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of shell closures in light neutron-rich nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay Pattern of Pygmy States Observed in Neutron-Rich 26Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Elekes</w:t>
+                <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/35/1/014038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.212503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.212503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00286354v1</w:t>
+                <w:t xml:space="preserve">in2p3-00577154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay Pattern of Pygmy States Observed in Neutron-Rich 26Ne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large proton contribution to the $2^+$ excitation in $^{20}$Mg studied by intermediate energy inelastic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Iwasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Motobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.212503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.024306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.024306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00577154v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00297792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large proton contribution to the $2^+$ excitation in $^{20}$Mg studied by intermediate energy inelastic scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The study of shell closures in light neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Motobayashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Z. Elekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bishop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.014038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/35/1/014038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.024306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00297792v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00286354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic Study of Neutron Shell Closures via Nucleon Transfer in the Near-Dripline Nucleus $^{23}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gaudefroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Z. Dombrádi</w:t>
+                <w:t xml:space="preserve">Zs. Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.099202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.099202⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 98, pp.102502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.102502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00175705v1</w:t>
+                <w:t xml:space="preserve">in2p3-00141642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Study of Neutron Shell Closures via Nucleon Transfer in the Near-Dripline Nucleus $^{23}$O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the B(E2, $0^+_1 \rightarrow 2^+_1$) in the N = 16 nucleus $^{26}$Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Elekes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">T. Motobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zs. Fülöp</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.102502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.057306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.057306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00141642v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B(E2, $0^+_1 \rightarrow 2^+_1$) in the N = 16 nucleus $^{26}$Ne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
+                <w:t xml:space="preserve">Comments on &amp;quot;Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Baba</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.057306. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.099202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.057306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.099202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00140867v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00175705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton inelastic scattering studies at the borders of the &amp;quot;island of inversion&amp;quot;: The $^{30,31}$Na and ${33,34}$Mg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5463,103 +5463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.092501. </w:t>
@@ -5597,90 +5597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing N=20 Shell Gap: Study of Excited States in $^{27,28}$Ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5725,389 +5725,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00118340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for an isomeric state in $^{19}$C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-lying excited states in $^{17,19}$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zs. Fülö</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.04.015⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 614, pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024569v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-lying excited states in $^{17,19}$C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Search for an isomeric state in $^{19}$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zs. Fülöp</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Fülö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 757, pp.315-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited states in neutron rich boron isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 608, pp.206-214. </w:t>
@@ -6145,90 +6145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound excited states in$^{27}$F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Shell States in $^{17,19}$C Populated via One-Neutron Knockout Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,51 +6886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,312 +6988,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01301897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{19}$C by One-Neutron Knockout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the structure of the most neutron-rich isotopes of Boron and Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Few-Body 21 (FB21), the Twenty-first International Conference on Few-Body Problems in Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSTIPEN 2016 Future directions for nuclear structure and reaction theories : Ab initio approaches for 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GANIL, Mar 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01297888v1</w:t>
+                <w:t xml:space="preserve">in2p3-01338694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the structure of the most neutron-rich isotopes of Boron and Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of $^{19}$C by One-Neutron Knockout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiteru Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSTIPEN 2016 Future directions for nuclear structure and reaction theories : Ab initio approaches for 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Few-Body 21 (FB21), the Twenty-first International Conference on Few-Body Problems in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chicago, United States. pp.06014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611306014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01338694v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01297888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $^{19}$C by One-Neutron Knockout from $^{20}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiteru Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030032, </w:t>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,103 +7465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Mass Spectroscopy of $^{17}$C via One-neutron Knockout Reaction of $^{18}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunji Kim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jongwon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiteru Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030031, </w:t>
@@ -7599,90 +7599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing mass spectroscopy of $^{8}$He and $^{10}$He by (d,$^{3}$He) reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7861,295 +7861,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01368398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-Mass Spectroscopy of Extremely Neutron-Rich Nuclei with SAMURAI at RIBF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Delaunay</w:t>
+                <w:t xml:space="preserve">Structure beyond the dripline in the Boron isotopes: $^{16;18;20;21}$B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Ogoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.010006, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.010006⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01196339v1</w:t>
+                <w:t xml:space="preserve">in2p3-01196560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure beyond the dripline in the Boron isotopes: $^{16;18;20;21}$B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shun Ogoshi</w:t>
+                <w:t xml:space="preserve">Invariant-Mass Spectroscopy of Extremely Neutron-Rich Nuclei with SAMURAI at RIBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020002, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.010006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01196560v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01196339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Far Side of Boron and Beryllium</w:t>
               </w:r>
@@ -8260,90 +8260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of 38,40,42Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8394,90 +8394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 13Be through isobaric analog resonances in the Maya active target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.G. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8519,90 +8519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron occupancy of 0d5/2 orbital in 24O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8647,1433 +8647,1433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of unbound neutron-rich 9He studied using the single-neutron transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha cluster structure in $^{56}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akimune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Colloque GANIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00842666v1</w:t>
+                <w:t xml:space="preserve">in2p3-00817042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha cluster structure in $^{56}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.L. Achouri</w:t>
+                <w:t xml:space="preserve">The N = 16 spherical shell closure in $^{24}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Asia-Pacific Conference on Few-Body Problems in Physics, Seoul 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Séoul, South Korea. pp.459-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-012-0413-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00817042v1</w:t>
+                <w:t xml:space="preserve">in2p3-00785481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N = 16 spherical shell closure in $^{24}$O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Invariant Mass Spectroscopy of O-23 via the (p, p') Reaction in Inverse Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Nakamura</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia-Pacific Conference on Few-Body Problems in Physics, Seoul 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00601-012-0413-3⟩</w:t>
+              <w:t xml:space="preserve">5th Asia-Pacific conference on Few-Body Problems in Physics 2011 (APFB2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.287-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-012-0377-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00785481v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Mass Spectroscopy of O-23 via the (p, p') Reaction in Inverse Kinematics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of unbound neutron-rich 9He studied using the single-neutron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia-Pacific conference on Few-Body Problems in Physics 2011 (APFB2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIII Colloque GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Port-en-Bessin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823225v1</w:t>
+                <w:t xml:space="preserve">in2p3-00842666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sénoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moukaddam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France. pp.00028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
+                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laurent</w:t>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
+                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure beyond the neutron drip-line : $^{9}$He</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+                <w:t xml:space="preserve">The first 2 + excited state of 24O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Japanese Symposium on Nuclear Structure Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nuclear Physics Conference 2010, INPC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada. pp.092059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/312/9/092059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00596878v1</w:t>
+                <w:t xml:space="preserve">in2p3-00691968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first 2 + excited state of 24O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Tshoo</w:t>
+                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Satou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H.C. Bhang</w:t>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference 2010, INPC2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/312/9/092059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00691968v1</w:t>
+                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">Structure beyond the neutron drip-line : $^{9}$He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Kalanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Japanese Symposium on Nuclear Structure Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, RIKEN Nishina Center, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
+                <w:t xml:space="preserve">in2p3-00596878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Indirect study of $^{60}$Fe(n,γ)$^{61}$Fe via the transfer reaction $^{60}$Fe(d,pγ)$^{61}$Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Séréville</w:t>
+                <w:t xml:space="preserve">N. de Sereville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 11th Symposium on Nuclei in the Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Heidelberg, Germany. pp.190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00467296v1</w:t>
+                <w:t xml:space="preserve">in2p3-00671580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect study of $^{60}$Fe(n,γ)$^{61}$Fe via the transfer reaction $^{60}$Fe(d,pγ)$^{61}$Fe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. de Sereville</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th Symposium on Nuclei in the Cosmos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Santa Tecla, Italy. pp.201-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3362577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00671580v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00467296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay Pattern of Pygmy States Observed in Neutron-Rich $^{26}$Ne</w:t>
               </w:r>
@@ -10085,77 +10085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New paradigms in nuclear physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.2050-2055, </w:t>
@@ -10193,103 +10193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Southern Boundaries of the “Island of Inversion” at the RIBF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUCLEAR STRUCTURE AND DYNAMICS '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dubrovnik, Croatia. pp.82-85, </w:t>
@@ -10603,77 +10603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
@@ -10728,64 +10728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10836,103 +10836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the N = 28 shell closure in the Ar isotopic chain A SPIRAL experiment for nuclear astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Nuclear Physics in Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Debrecen, Hungary. pp.309-314, </w:t>
@@ -10970,103 +10970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $^{45}$Ar through (d, p) reaction at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. pp.S1623-S1628, </w:t>
@@ -11110,453 +11110,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced transition probabilities for the first 2$^+$ excited state in $^{46}$Cr, $^{50}$Fe, and $^{54}$Ni</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Search for Low-Lying Dipole Strength in the Neutron-Rich Nucleus $^{26}$Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Demichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-094-0⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclear Systems ENS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Debrecen, Hungary. pp.198-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2140651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024786v1</w:t>
+                <w:t xml:space="preserve">in2p3-00141022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic proton scattering on $^{16}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-J. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.347-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-056-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Low-Lying Dipole Strength in the Neutron-Rich Nucleus $^{26}$Ne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Reduced transition probabilities for the first 2$^+$ excited state in $^{46}$Cr, $^{50}$Fe, and $^{54}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Demichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclear Systems ENS'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.409-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-094-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2140651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00141022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11568,277 +11568,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear structure at the neutron drip-line: the $^{9}$he case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+                <w:t xml:space="preserve">Resonant elastic scattering used for the spectroscopy of neutron rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Force</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00345559v1</w:t>
+                <w:t xml:space="preserve">in2p3-00345561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant elastic scattering used for the spectroscopy of neutron rich nuclei</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pang</w:t>
+                <w:t xml:space="preserve">Nuclear structure at the neutron drip-line: the $^{9}$he case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Kalanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Mittig</w:t>
+                <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00345561v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00345559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target development for the production of light radiocative ion beams for SPIRAL II</w:t>
               </w:r>
@@ -12142,51 +12142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E6E6DF"/>
+    <w:nsid w:val="21C09CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12373,51 +12373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gibelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105736708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akimune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harakeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalantar-Nayestanaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00294-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Togano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tostevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Saito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minakata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogoshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.102503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15025-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tshoo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Satou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bertulani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.142501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032504" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Grinyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzomita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Austin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNFSHZBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.122503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Kalanee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.239201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.182501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangnant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Libin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/01/P01006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.022501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tostevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054604" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F2JXQKSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1529" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1467" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VS2BKH85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.262501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00431896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Goldblum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stroberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allmond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bernstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.032501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/1/014038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2NPMMV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Motobayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.212503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00297792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iwasa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.024306" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.099202" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.102502" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.057306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00071150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.092501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.182501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanungo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.04.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZL2B9PH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.01.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.08.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02053342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hwang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.23.012032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01841983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hwang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01643225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01561979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.359" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01297888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Hwang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunji Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Satou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel A. Orr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196339v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.010006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogoshi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01145523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602070" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842666v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817042v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0413-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1QW3ZDG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823225v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0377-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT1MPLDZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596878v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691968v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/312/9/092059" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00396406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Pollacco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bickley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.076" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-08-047-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024850v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Q28H6D8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamada" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demichi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-094-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFS16268-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakurai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-056-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0R0K366-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140651" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gibelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105736708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akimune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harakeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalantar-Nayestanaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00294-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Togano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tostevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Saito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minakata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogoshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.102503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15025-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tshoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Satou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bertulani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.142501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032504" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Grinyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzomita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Austin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNFSHZBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.122503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Kalanee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangnant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Libin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/01/P01006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.182501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.022501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tostevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.239201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F2JXQKSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1467" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VS2BKH85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.262501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00431896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Goldblum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stroberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allmond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bernstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.032501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Motobayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.212503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00297792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iwasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.024306" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286354v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/1/014038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2NPMMV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.102502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.057306" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.099202" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00071150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.092501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.182501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanungo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZL2B9PH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.01.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.08.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02053342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hwang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.23.012032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01841983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hwang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01643225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01561979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.359" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01297888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Hwang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunji Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Satou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel A. Orr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogoshi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196339v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.010006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01145523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602070" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0413-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1QW3ZDG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0377-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT1MPLDZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/312/9/092059" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00396406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Pollacco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bickley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.076" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-08-047-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024850v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Q28H6D8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140651" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024785v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imai" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakurai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-056-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0R0K366-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demichi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-094-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFS16268-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345559v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>