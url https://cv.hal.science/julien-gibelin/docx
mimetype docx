--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1259,351 +1259,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01278370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoscalar response of $^{68}$Ni to $\alpha$-particle and deuteron probes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Khan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Baba</w:t>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.024316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024316⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01179429v1</w:t>
+                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12C+p resonant elastic scattering in the Maya active target</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caamano</w:t>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Damoy</w:t>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15025-0⟩</w:t>
+              <w:t xml:space="preserve">Physics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9120/50/4/453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01130200v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01177619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of isoscalar multipole strengths in exotic doubly-magic $^{56}$Ni in inelastic α scattering in inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Harakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kalantar-Nayestanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,612 +1612,612 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 751, pp.371-375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01222563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Otsu</w:t>
+                <w:t xml:space="preserve">Isoscalar response of $^{68}$Ni to $\alpha$-particle and deuteron probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.024316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01179429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12C+p resonant elastic scattering in the Maya active target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
+                <w:t xml:space="preserve">R. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lopez</w:t>
+                <w:t xml:space="preserve">M.J.G. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cussol</w:t>
+                <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">S. Damoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (4), pp.453. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9120/50/4/453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15025-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01177619v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron occupancy of the 0d5/2 orbital and the N = 16 shell closure in 24O</w:t>
+                <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tshoo</w:t>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Satou</w:t>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Bertulani</w:t>
+                <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Choi</w:t>
+                <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.042502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.042502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01090228v1</w:t>
+                <w:t xml:space="preserve">in2p3-00925064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron occupancy of the 0d5/2 orbital and the N = 16 shell closure in 24O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Burgunder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">C.A. Bertulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giron</w:t>
+                <w:t xml:space="preserve">H. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hammache</w:t>
+                <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.042502. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 739, pp.19-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.042502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00925064v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01090228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation-Driven p-Wave Halos at the Drip Line: 31Ne</w:t>
               </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Tostevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2331,307 +2331,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00977048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus 68Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Baba</w:t>
+                <w:t xml:space="preserve">Upgrade of the SPIRAL identification station for high-precision measurements of nuclear β decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Grinyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouzomita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.E. Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.032504⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 741, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01025535v1</w:t>
+                <w:t xml:space="preserve">in2p3-00924885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrade of the SPIRAL identification station for high-precision measurements of nuclear β decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.A.E. Austin</w:t>
+                <w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus 68Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.032504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.032504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.106⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00924885v1</w:t>
+                <w:t xml:space="preserve">in2p3-01025535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited Asymmetry Dependence of Correlations from Single Nucleon Transfer</w:t>
               </w:r>
@@ -2879,762 +2879,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00858297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic mask for active targets</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;First Observation of Ground State Dineutron Decay: 16Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pancin</w:t>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/01/P01006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.239201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.239201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00658557v1</w:t>
+                <w:t xml:space="preserve">in2p3-00785471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-developed deformation in 42Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic mask for active targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gangnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Takeuchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Li</w:t>
+                <w:t xml:space="preserve">J.F. Libin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.182501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P01006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/01/P01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00721241v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00658557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N=16 Spherical Shell Closure in $^{24}$O</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Nakamura</w:t>
+                <w:t xml:space="preserve">Well-developed deformation in 42Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.022501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.022501⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109, pp.182501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.182501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01044774v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00721241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and two neutron removal reactions from the most neutron-rich carbon isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kobayashi</w:t>
+                <w:t xml:space="preserve">N=16 Spherical Shell Closure in $^{24}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.054604. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.022501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.022501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00658293v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01044774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;First Observation of Ground State Dineutron Decay: 16Be</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One and two neutron removal reactions from the most neutron-rich carbon isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Marqués</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. A. Tostevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.239201. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.054604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.239201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00785471v1</w:t>
+                <w:t xml:space="preserve">in2p3-00658293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Unbound Excited States of (24)O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3831,64 +3831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Mass Spectroscopy for the Neutron Rich Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,377 +4105,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00595960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halo Structure of the Island of Inversion Nucleus 31Ne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Aoi</w:t>
+                <w:t xml:space="preserve">Indirect determination of the 230Th(n, f ) and 231Th(n, f ) cross sections for thorium-based nuclear energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Goldblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Stroberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Allmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.262501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.044610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.044610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00443978v1</w:t>
+                <w:t xml:space="preserve">in2p3-00431896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect determination of the 230Th(n, f ) and 231Th(n, f ) cross sections for thorium-based nuclear energy systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.A. Bernstein</w:t>
+                <w:t xml:space="preserve">Halo Structure of the Island of Inversion Nucleus 31Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.044610. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.262501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.044610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00431896v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00443978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of 32Ne and the “Island of Inversion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp.032501. </w:t>
@@ -4507,912 +4507,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00406584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay Pattern of Pygmy States Observed in Neutron-Rich 26Ne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The study of shell closures in light neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Motobayashi</w:t>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.212503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.014038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/35/1/014038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00577154v1</w:t>
+                <w:t xml:space="preserve">in2p3-00286354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large proton contribution to the $2^+$ excitation in $^{20}$Mg studied by intermediate energy inelastic scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Decay Pattern of Pygmy States Observed in Neutron-Rich 26Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gibelin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.024306⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.212503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.212503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00297792v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00577154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of shell closures in light neutron-rich nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large proton contribution to the $2^+$ excitation in $^{20}$Mg studied by intermediate energy inelastic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Iwasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Motobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Bishop</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/35/1/014038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.024306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.024306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00286354v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00297792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Study of Neutron Shell Closures via Nucleon Transfer in the Near-Dripline Nucleus $^{23}$O</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comments on &amp;quot;Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Fülöp</w:t>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98, pp.102502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.102502⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 99, pp.099202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.099202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00141642v1</w:t>
+                <w:t xml:space="preserve">in2p3-00175705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the B(E2, $0^+_1 \rightarrow 2^+_1$) in the N = 16 nucleus $^{26}$Ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.057306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.057306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Spectroscopic Study of Neutron Shell Closures via Nucleon Transfer in the Near-Dripline Nucleus $^{23}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Dombrádi</w:t>
+                <w:t xml:space="preserve">Zs. Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99, pp.099202. </w:t>
+              <w:t xml:space="preserve">, 2007, 98, pp.102502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.099202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.102502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00175705v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00141642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton inelastic scattering studies at the borders of the &amp;quot;island of inversion&amp;quot;: The $^{30,31}$Na and ${33,34}$Mg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5463,103 +5463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.092501. </w:t>
@@ -5597,90 +5597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing N=20 Shell Gap: Study of Excited States in $^{27,28}$Ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5731,103 +5731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-lying excited states in $^{17,19}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 614, pp.174-180. </w:t>
@@ -5878,77 +5878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for an isomeric state in $^{19}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Fülö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6024,90 +6024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited states in neutron rich boron isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 608, pp.206-214. </w:t>
@@ -6145,90 +6145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound excited states in$^{27}$F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Shell States in $^{17,19}$C Populated via One-Neutron Knockout Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,174 +6707,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01841983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Structure of the Most Neutron-rich Isotopes of Boron and Carbon</w:t>
+                <w:t xml:space="preserve">Recent Results with the Active Target MAYA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECT* Walk on the neutron-rich side</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics : Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cracovie, Poland. pp.359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01643225v1</w:t>
+                <w:t xml:space="preserve">in2p3-01561979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Results with the Active Target MAYA</w:t>
+                <w:t xml:space="preserve">Probing the Structure of the Most Neutron-rich Isotopes of Boron and Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics : Extremes of the Nuclear Landscape</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECT* Walk on the neutron-rich side</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01561979v1</w:t>
+                <w:t xml:space="preserve">in2p3-01643225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of $^{17}$C via one-neutron knockout reaction</w:t>
               </w:r>
@@ -6886,51 +6886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7191,563 +7191,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01297888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{19}$C by One-Neutron Knockout from $^{20}$C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoshiteru Satou</w:t>
+                <w:t xml:space="preserve">Missing mass spectroscopy of $^{8}$He and $^{10}$He by (d,$^{3}$He) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel A. Orr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+                <w:t xml:space="preserve">N.K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030032, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01198949v1</w:t>
+                <w:t xml:space="preserve">in2p3-01198919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus $^{68}$Ni using the active target MAYA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Baba</w:t>
+                <w:t xml:space="preserve">Invariant Mass Spectroscopy of $^{17}$C via One-neutron Knockout Reaction of $^{18}$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiteru Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020016⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01196659v1</w:t>
+                <w:t xml:space="preserve">in2p3-01198941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Mass Spectroscopy of $^{17}$C via One-neutron Knockout Reaction of $^{18}$C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of $^{19}$C by One-Neutron Knockout from $^{20}$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiteru Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030031, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01198941v1</w:t>
+                <w:t xml:space="preserve">in2p3-01198949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing mass spectroscopy of $^{8}$He and $^{10}$He by (d,$^{3}$He) reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Otsu</w:t>
+                <w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus $^{68}$Ni using the active target MAYA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.K. Timofeyuk</w:t>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030026, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01198919v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01196659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Neutron Time-of-Flight Array for β-Decay Studies</w:t>
               </w:r>
@@ -7861,623 +7861,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01368398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure beyond the dripline in the Boron isotopes: $^{16;18;20;21}$B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shun Ogoshi</w:t>
+                <w:t xml:space="preserve">Invariant-Mass Spectroscopy of Extremely Neutron-Rich Nuclei with SAMURAI at RIBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020002, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020002⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.010006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01196560v1</w:t>
+                <w:t xml:space="preserve">in2p3-01196339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-Mass Spectroscopy of Extremely Neutron-Rich Nuclei with SAMURAI at RIBF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Delaunay</w:t>
+                <w:t xml:space="preserve">Structure beyond the dripline in the Boron isotopes: $^{16;18;20;21}$B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Ogoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.010006, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01196339v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01196560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Far Side of Boron and Beryllium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of 38,40,42Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leblond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Minakata</w:t>
+                <w:t xml:space="preserve">J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKU-CUSTIPEN Nuclear Reaction Workshop (China-U.S. Theory Institute for Physics with Exotic Nuclei) “Reactions and Spectroscopy of Unstable Nuclei”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.02070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146602070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01145523v1</w:t>
+                <w:t xml:space="preserve">in2p3-00989741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of 38,40,42Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lee</w:t>
+                <w:t xml:space="preserve">The Far Side of Boron and Beryllium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ogoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Minakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PKU-CUSTIPEN Nuclear Reaction Workshop (China-U.S. Theory Institute for Physics with Exotic Nuclei) “Reactions and Spectroscopy of Unstable Nuclei”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00989741v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01145523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 13Be through isobaric analog resonances in the Maya active target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.G. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8519,90 +8519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron occupancy of 0d5/2 orbital in 24O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8647,1256 +8647,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha cluster structure in $^{56}$Ni</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of unbound neutron-rich 9He studied using the single-neutron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIII Colloque GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Port-en-Bessin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00817042v1</w:t>
+                <w:t xml:space="preserve">in2p3-00842666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N = 16 spherical shell closure in $^{24}$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Asia-Pacific Conference on Few-Body Problems in Physics, Seoul 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Séoul, South Korea. pp.459-463, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00601-012-0413-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00785481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Mass Spectroscopy of O-23 via the (p, p') Reaction in Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Satou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Asia-Pacific conference on Few-Body Problems in Physics 2011 (APFB2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.287-290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00601-012-0377-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00823225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of unbound neutron-rich 9He studied using the single-neutron transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha cluster structure in $^{56}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akimune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Colloque GANIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00842666v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00817042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laurent</w:t>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
+                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sénoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moukaddam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France. pp.00028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
+                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first 2 + excited state of 24O</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.C. Bhang</w:t>
+                <w:t xml:space="preserve">Structure beyond the neutron drip-line : $^{9}$He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Kalanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference 2010, INPC2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Japanese Symposium on Nuclear Structure Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, RIKEN Nishina Center, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00691968v1</w:t>
+                <w:t xml:space="preserve">in2p3-00596878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">The first 2 + excited state of 24O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tshoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Burgunder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">Y. Satou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Bhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference 2010, INPC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada. pp.092059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/312/9/092059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00691968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure beyond the neutron drip-line : $^{9}$He</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Japanese Symposium on Nuclear Structure Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00596878v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect study of $^{60}$Fe(n,γ)$^{61}$Fe via the transfer reaction $^{60}$Fe(d,pγ)$^{61}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Sereville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Symposium on Nuclei in the Cosmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Heidelberg, Germany. pp.190</w:t>
@@ -9925,103 +9925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Santa Tecla, Italy. pp.201-204, </w:t>
@@ -10085,77 +10085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New paradigms in nuclear physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.2050-2055, </w:t>
@@ -10193,103 +10193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Southern Boundaries of the “Island of Inversion” at the RIBF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUCLEAR STRUCTURE AND DYNAMICS '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dubrovnik, Croatia. pp.82-85, </w:t>
@@ -10491,51 +10491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bickley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10603,77 +10603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
@@ -10728,64 +10728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10836,103 +10836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the N = 28 shell closure in the Ar isotopic chain A SPIRAL experiment for nuclear astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Nuclear Physics in Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Debrecen, Hungary. pp.309-314, </w:t>
@@ -10964,599 +10964,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{45}$Ar through (d, p) reaction at SPIRAL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">Search for Low-Lying Dipole Strength in the Neutron-Rich Nucleus $^{26}$Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Dombrádi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Motobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. pp.S1623-S1628, </w:t>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclear Systems ENS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Debrecen, Hungary. pp.198-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2140651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024850v1</w:t>
+                <w:t xml:space="preserve">in2p3-00141022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Low-Lying Dipole Strength in the Neutron-Rich Nucleus $^{26}$Ne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Reduced transition probabilities for the first 2$^+$ excited state in $^{46}$Cr, $^{50}$Fe, and $^{54}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Motobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Demichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclear Systems ENS'05</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2140651⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.409-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00141022v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic proton scattering on $^{16}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-J. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.347-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-056-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced transition probabilities for the first 2$^+$ excited state in $^{46}$Cr, $^{50}$Fe, and $^{54}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Demichi</w:t>
+                <w:t xml:space="preserve">Study of $^{45}$Ar through (d, p) reaction at SPIRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.409-413, </w:t>
+              <w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. pp.S1623-S1628, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-094-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024786v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11568,277 +11568,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant elastic scattering used for the spectroscopy of neutron rich nuclei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lapoux</w:t>
+                <w:t xml:space="preserve">Nuclear structure at the neutron drip-line: the $^{9}$he case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Kalanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Mittig</w:t>
+                <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00345561v1</w:t>
+                <w:t xml:space="preserve">in2p3-00345559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear structure at the neutron drip-line: the $^{9}$he case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+                <w:t xml:space="preserve">Resonant elastic scattering used for the spectroscopy of neutron rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Force</w:t>
+                <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00345559v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00345561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target development for the production of light radiocative ion beams for SPIRAL II</w:t>
               </w:r>
@@ -12142,51 +12142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21C09CEE"/>
+    <w:nsid w:val="F40DE724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12373,51 +12373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gibelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105736708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akimune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harakeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalantar-Nayestanaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00294-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Togano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tostevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Saito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minakata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogoshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.102503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15025-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tshoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Satou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bertulani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.142501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032504" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Grinyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzomita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Austin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNFSHZBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.122503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Kalanee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangnant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Libin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/01/P01006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.182501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.022501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tostevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.239201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F2JXQKSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1467" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VS2BKH85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.262501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00431896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Goldblum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stroberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allmond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bernstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.032501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Motobayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.212503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00297792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iwasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.024306" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286354v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/1/014038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2NPMMV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.102502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.057306" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.099202" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00071150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.092501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.182501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanungo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZL2B9PH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.01.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.08.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02053342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hwang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.23.012032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01841983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hwang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01643225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01561979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.359" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01297888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Hwang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunji Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Satou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel A. Orr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogoshi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196339v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.010006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01145523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602070" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0413-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1QW3ZDG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0377-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT1MPLDZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/312/9/092059" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00396406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Pollacco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bickley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.076" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-08-047-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024850v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Q28H6D8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140651" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024785v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imai" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakurai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-056-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0R0K366-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demichi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-094-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFS16268-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345559v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gibelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105736708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akimune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harakeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalantar-Nayestanaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00294-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Togano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tostevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Saito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minakata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogoshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.102503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15025-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tshoo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Satou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bertulani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.142501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Grinyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzomita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Austin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNFSHZBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032504" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.122503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Kalanee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.239201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangnant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Libin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/01/P01006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.182501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.022501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tostevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054604" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F2JXQKSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1467" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VS2BKH85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00431896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Goldblum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stroberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allmond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bernstein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044610" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.262501" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.032501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/1/014038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2NPMMV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Motobayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.212503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00297792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iwasa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.024306" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.099202" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.057306" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.102502" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00071150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.092501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.182501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanungo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.04.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZL2B9PH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.01.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.08.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02053342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hwang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.23.012032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01841983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hwang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01561979v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.359" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01643225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01297888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Hwang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunji Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Satou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611306014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198941v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel A. Orr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196339v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.010006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogoshi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01145523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842666v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0413-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1QW3ZDG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0377-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT1MPLDZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596878v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691968v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/312/9/092059" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00396406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Pollacco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bickley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.076" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-08-047-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140651" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024786v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demichi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-094-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFS16268-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakurai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-056-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0R0K366-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/044" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Q28H6D8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>