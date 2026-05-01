--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -405,51 +405,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Intelligence in Medicine (AIME)</w:t>
+              <w:t xml:space="preserve">AIME - 23rd International Conference on Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pavie, Italy. pp.130-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-95838-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
@@ -460,260 +460,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer une salade CAISAR avec des réseaux de neurones et de l'édition de graphe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dive into formal explainable attributions for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bobot</w:t>
+                <w:t xml:space="preserve">Dorin Doncenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Grastien</w:t>
+                <w:t xml:space="preserve">Romain Xu-Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Varasse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zakaria Chihani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées Francophones des Langages Applicatifs (JFLA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Roiffé, France</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Inteligence 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859530v1</w:t>
+                <w:t xml:space="preserve">hal-05219606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dive into formal explainable attributions for image classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composer une salade CAISAR avec des réseaux de neurones et de l'édition de graphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorin Doncenco</w:t>
+                <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Xu-Darme</w:t>
+                <w:t xml:space="preserve">Alban Grastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Chihani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Varasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Inteligence 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">36es Journées Francophones des Langages Applicatifs (JFLA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219606v1</w:t>
+                <w:t xml:space="preserve">hal-04859530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser des propriétés de confiance d'IA avec Why3</w:t>
               </w:r>
@@ -725,64 +725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2023 - 34èmes Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Praz-sur-Arly, France. pp.291--295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,51 +807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualised Out-of-Distribution Detection using Pattern Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Xu-Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Hond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Incorvaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Safety, Reliability, and Security. SAFECOMP 2023 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -954,64 +954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lemesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1062,77 +1062,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement en régions linéaires pour la vérification formelle de réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Varasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1332,90 +1332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAISAR Platform: Extending the Reach of Machine Learning Specification and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Grastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1437,51 +1437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable Out-Of-Distribution Detection Using Pattern Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Xu-Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,51 +1489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Hond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Incorvaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1564,90 +1564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCO Verification: Division of Input Space into COnvex polytopes for neural network verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Varasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2113,51 +2113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DBE8C7E"/>
+    <w:nsid w:val="E5EE6ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2344,51 +2344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-girard-satabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6374-3694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258978252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/girardsatabin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Doncenco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Xu-Darme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Incorvaia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687211v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lemesle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086899v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03951966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Drachsler-Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Yuviler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03547545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASG080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-girard-satabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6374-3694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258978252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/girardsatabin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Doncenco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Xu-Darme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Incorvaia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687211v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lemesle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086899v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03951966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Drachsler-Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Yuviler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03547545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASG080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>