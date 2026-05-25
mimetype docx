--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">girardsatabin_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">erWN5TwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -227,1075 +248,1075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance avec le contrôle : spécification et vérification d’hyperpropriétés sur réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2026 – 37es Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Kerjean; Yannick Zakowski, Jan 2026, Oberbronn, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Confidentiality of Synthetic Clinical Texts Generated by Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucauld Estignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIME - 23rd International Conference on Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pavie, Italy. pp.130-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-95838-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dive into formal explainable attributions for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Doncenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Xu-Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Inteligence 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer une salade CAISAR avec des réseaux de neurones et de l'édition de graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Grastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36es Journées Francophones des Langages Applicatifs (JFLA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser des propriétés de confiance d'IA avec Why3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contextualised Out-of-Distribution Detection using Pattern Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Xu-Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Hond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Incorvaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2023 - 34èmes Journées Francophones des Langages Applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Praz-sur-Arly, France. pp.291--295</w:t>
+              <w:t xml:space="preserve">Computer Safety, Reliability, and Security. SAFECOMP 2023 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936881v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04254022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualised Out-of-Distribution Detection using Pattern Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Xu-Darme</w:t>
+                <w:t xml:space="preserve">Caractériser des propriétés de confiance d'IA avec Why3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Michele Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Safety, Reliability, and Security. SAFECOMP 2023 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JFLA 2023 - 34èmes Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Praz-sur-Arly, France. pp.291--295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04254022v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAISAR: A platform for Characterizing Artificial Intelligence Safety and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lemesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISafety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement en régions linéaires pour la vérification formelle de réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Saint Médard d’Excideuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMUS: A Framework to Build Formal Specifications for Deep Perception Systems Using Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain. pp.2497-2504, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1305,476 +1326,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAISAR Platform: Extending the Reach of Machine Learning Specification and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Grastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable Out-Of-Distribution Detection Using Pattern Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Xu-Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Hond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Incorvaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03951966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCO Verification: Division of Input Space into COnvex polytopes for neural network verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMUS: A Framework to Build Formal Specifications for Deep Perception Systems Using Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1784,151 +1805,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic and Neural Networks (Dagstuhl Seminar 25061)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishak Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benedikt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Drachsler-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Yuviler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dagstuhl. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1938,114 +1959,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and validation of Machine Learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Paris-Saclay, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UPASG080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03547545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2113,51 +2134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5EE6ABB"/>
+    <w:nsid w:val="96955E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2344,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-girard-satabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6374-3694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258978252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/girardsatabin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Doncenco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Xu-Darme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Incorvaia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687211v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lemesle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086899v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03951966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Drachsler-Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Yuviler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03547545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASG080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-girard-satabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6374-3694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258978252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/girardsatabin_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=erWN5TwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ardouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Doncenco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Xu-Darme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Incorvaia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687211v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lemesle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086899v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03951966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Drachsler-Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Yuviler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03547545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASG080" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>