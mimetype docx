--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -328,165 +328,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décrocheurs de portraits du chef d’Etat, désobéissance civile, droit de résistance et judiciarisation de l’action militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intégration du droit international dans l’ordre juridique interne, vecteur de reconfiguration du droit constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410396v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04990966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine cultuel et laïcité, l’histoire baroque du régime juridique italien.</w:t>
               </w:r>
@@ -811,173 +811,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le songe de l'exil, le rêve de l'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos de Le fédéralisme sans l'Etat fédéral d'Adrien Monat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600323v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04078665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit d’attributions entre Conseil supérieur de la Magistrature et Assemblées. Éléments de précision en matière de correspondances impliquant un parlementaire</w:t>
               </w:r>
@@ -1026,1631 +1026,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concertation, parlementarisme présidentialisé et démocratie bloquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117924v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loi retraites, une analyse constitutionnelle critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Concertation, parlementarisme présidentialisé et démocratie bloquée</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité et mensonges, propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43</w:t>
+              <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vérité et mensonges, propos introductifs</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum et euthanasie, une question insoluble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081744v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Part et départ nécessaires du mensonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Référendum et euthanasie, une question insoluble</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Démocratie, l'héritage politique grec d'Yves Mény</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ilusão representativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Strätz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Eletrônica da PGE-RJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (janv/avr 2022)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendums en matière électorale : à l'Est, rien de nouveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Annuaire international de justice constitutionnelle, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours des régions contre le premier décret sécurité de Salvini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites à l’irresponsabilité des parlementaires pour propos tenus hors assemblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Égalité, Genre et Constitution, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imposture de la politique migratoire de Salvini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15-16</w:t>
+              <w:t xml:space="preserve">, 2019, 13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Part et départ nécessaires du mensonge</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'illusion représentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42</w:t>
+              <w:t xml:space="preserve">Phaeton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...184 lines deleted...]
-                <w:t xml:space="preserve">Référendums en matière électorale : à l'Est, rien de nouveau ?</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité de l’élection indirecte des représentants des provinces et des métropoles prévue par la loi Delrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Annuaire international de justice constitutionnelle, 36</w:t>
+              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recours des régions contre le premier décret sécurité de Salvini</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de la rétroactivité des normes d’“incandidabilité” prévue par la loi Severino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35</w:t>
+              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les limites à l’irresponsabilité des parlementaires pour propos tenus hors assemblée</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour constitutionnelle et les élections locales au regard du principe d’égalité du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Égalité, Genre et Constitution, 34</w:t>
+              <w:t xml:space="preserve">, 2015, Annuaire international de justice constitutionnelle, 2014 (30)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’imposture de la politique migratoire de Salvini</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passé d'une espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phaeton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gauche contre elle-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13-14</w:t>
+              <w:t xml:space="preserve">, 2015, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'illusion représentative</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation et protection du patrimoine cultuel dans les système italien et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phaeton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constitutionnalité de la rétroactivité des normes d’“incandidabilité” prévue par la loi Severino</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties en matière de droit des étrangers : principe d’égalité et étrangers extracommunautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
+              <w:t xml:space="preserve">, 2014, Annuaire international de justice constitutionnelle, 29 (2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité de l’élection indirecte des représentants des provinces et des métropoles prévue par la loi Delrio</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrogation de la loi “Porcellum”, inertie parlementaire et proscription de l’initiative référendaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
+              <w:t xml:space="preserve">, 2013, Annuaire international de justice constitutionnelle, 2015 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour constitutionnelle et les élections locales au regard du principe d’égalité du vote</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement technique ou la démocratie sans le peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse d'une histoire du Parti communiste italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des décisions de la Cour constitutionnelle italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Annuaire international de justice constitutionnelle, 2014 (30)</w:t>
+              <w:t xml:space="preserve">, 2013, 2012 (28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925382v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01931187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlusconi, bouffonnerie ou métaphore ?</w:t>
               </w:r>
@@ -3421,51 +3421,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistémocratie et représentation</w:t>
+                <w:t xml:space="preserve">Épistémocratie politique : l’illusion démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ploutocratie et Épistémocratie : Les deux visages de la crise de la représentation, colloque à l’UQAM, 63e congrès de la SQSP</w:t>
             </w:r>
             <w:r>
@@ -3559,165 +3559,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pasolini et le Parti communiste italien : de la fidélité critique à l’excommunication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pasolini Politico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Daverat, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Substrat idéologique des extrêmes droites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62e Congrès de la Société québécoise de science politique, 5e atelier : Une extrême droite bien ordinaire. Convergences idéologiques et normalisation de l’extrême droite contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société québécoise de science politique, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05090469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrocheurs de portraits du chef d’Etat, désobéissance civile et judiciarisation de l’action militante</w:t>
               </w:r>
@@ -3973,165 +3973,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une constitutionnalité programmée du projet de loi sur les retraites ? Les dangers ultérieurs d'une éventuelle validation d'un détournement de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects économiques et juridiques du projet de loi sur les retraites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux; Martin Zumpe, Université de Bordeaux, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés climatiques, une notion anomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain : Les réfugiés climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Mar 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071535v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation, concertation, parlementarisme présidentialisé et démocratie bloquée</w:t>
               </w:r>
@@ -4456,303 +4456,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critique de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs, identités et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux, Sylvie Schmitt, Université de Toulon, Société québécoise de science politique, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Karlsruhe, une juridiction constitutionnelle ordinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de "La Cour constitutionnelle fédérale allemande. Reconstruire une démocratie par le droit (1945-1961)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Prévost, Université de Bordeaux; Laetitia Guerlain, Université de Bordeaux; Nader Hakim, Université de Bordeaux; Institut Universitaire de France; Institut de recherche Montesquieu, Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordolibéralisme et respect de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté économique conditionnée par le respect de l'environnement. A propos de la réforme constitutionnelle italienne du 22 février 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Oct 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mimesis et privation du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une dépolitisation du politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux, Sylvie Schmitt, Université de Toulon., Jun 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688788v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03807084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine cultuel et laïcité, l’histoire baroque du régime juridique italien</w:t>
               </w:r>
@@ -5974,165 +5974,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il controllo dello Stato francese sugli enti locali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I controlli sulle autonomie territoriali nei Paesi dell’Unione Europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corte dei conti italiana, Jul 2000, Rome, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il controllo di costituzionalità in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supremazia costituzionale e controllo di costituzionalità nel diritto costituzionale comparato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit d'Urbino, May 2000, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943186v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01943165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référendums abrogatifs relatifs aux lois électorales du Parlement en Italie</w:t>
               </w:r>
@@ -6213,216 +6213,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les échecs normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Schmitt, Julien Giudicelli, Guillaume Payan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Droit comparé, Arnaud Martin, 978-2-336-51421-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Giudicelli, Sylvie Schmitt. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Droit comparé, Arnaud Martin, 978-2-336-57308-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634276v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04634280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions éparses sur l’Italie politique contemporaine</w:t>
               </w:r>
@@ -6589,1204 +6589,1221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transition politique et démocratie bloquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Petit; Loïc Grard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées, Liber amicorum Grégory Godiveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) Cité(s) idéale(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Fumaroli; Laure Lévêque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et territoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Effigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La recherche en Actes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouleversement du territoire politique sous la Ve République. Un réversible déclin de nos institutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Lêveque; Véronique Fumaroli; Valérie Michel-Fauré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et transitions. Territoires en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Effigi, collection "La Recherche en Actes", A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En guise d'introduction Désobéir au nom du droit : la force subversive de la légalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Giudicelli, Sylvie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage aux estremi. Invariants des extrêmes droites italienne et française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Pardini, Thierry di Manno (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber Amicorum Maryse Baudrez. Le voyage d’Italie. Études de droits français, italien et comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antinomies du droit de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Giudicelli, Sylvie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bête politique à la bestia numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, droit et mutation numérique. Regards croisés sur la dématérialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M; Librairie générale de droit et de jurisprudence, 2023, 9782731412666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats de crise ou crise de l'Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verrou constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du congrès de la Société québécoise de science politique, Montréal, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Zabalza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Jean-Marc Trigeaud - Les personnes et les choses du Droit Civil à la Philosophie du Droit et de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Bière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.812-830, 2020, 9782852761162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Bière</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03679093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendums d’initiatives citoyenne et &amp;quot;partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Claret; Florian Savonitto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme institutionnelle sous le quinquennat d'Emmanuel Macron. Les projets de loi pour une démocratie plus représentative, responsable et efficace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-235, 2020, DROIT COMPARÉ, 978-2-343-19166-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02376452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Compagnoni, constitutionnaliste républicain des lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Le Quinio; Thierry Santolini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois précurseurs italiens du droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.619-630, 2019, 978-2-84539-040-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du droit</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01931138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition de la Cour constitutionnelle italienne, entre équilibre et risque de paralysie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lecucq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La composition des juridictions, perspectives de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-138, 2014, A la croisée des droits : droit international, comparé et européen, 978-2-8027-4547-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01931175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques proposition naïves pour la résurgence de l'instrument référendaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de droit et de politique comparés - Jean-Claude Escarras; Maryse Baudrez; Thierry Di Manno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum Jean-Claude Escarras : la communicabilité entre les systèmes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.511-532, 2005, 2802720678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01943824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources du droit dans le projet de la Commission bicamérale pour les réformes constitutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryse Baudrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme constitutionnelle en Italie, commentaires sur le projet de la Commission bicamérale pour les réformes constitutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-173, 2002, Economica, 2-7178-4472-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7796,153 +7813,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des retraites : un regard politico-constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans papiers et sans juge... Un projet contraire à la Contitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7952,100 +7969,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour constitutionnelle italienne et le référendum abrogatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8055,91 +8072,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel et politique : aspects épars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03671547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8149,215 +8166,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits constitutionnels européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2013, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2012, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Histoire des idées politiques, France. 2007, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8367,153 +8384,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview sur la réforme relative au relèvement de l'âge de départ à la retraite à 64 ans et aux décisions rendues par le Conseil constitutionnel les 14 avril et 3 mai 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gens qui cherchent. Constitution italienne et référendum abrogatif. Ce que cherche Julien Giudicelli (Université de Bordeaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8523,1983 +8540,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désobéissance civile et double autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Della Morte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attraction constante du modèle de la Ve République : le semi-présidentialisme à l'italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Volpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Désobéissance civile et double autorité</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urgence à l’état de nécessité climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Della Morte</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Louvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’urgence à l’état de nécessité climatique</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et opportunités pour la justice climatique en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Louvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détournement de la procédure parlementaire et contrôle de la Cour constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisme modulable et acrobaties dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Espaces et opportunités pour la justice climatique en Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Louvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réaffirmation du caractère inconstitutionnel des politiques xénophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Tega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Détournement de la procédure parlementaire et contrôle de la Cour constitutionnelle</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision n° 269 de 2017 et le concours de recours juridictionnels constitutionnels et européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Tega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité urbaine et sécurité intégrée dans le décret-loi n°14/2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso F. Giupponi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux juridictionnel sur le référendum constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régionalisme modulable et acrobaties dangereuses</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guisi Sorrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des lois. Le référendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La décision n° 269 de 2017 et le concours de recours juridictionnels constitutionnels et européens</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du droit italien en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sécurité urbaine et sécurité intégrée dans le décret-loi n°14/2017</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprète de la Constitution face au rapport fait-valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciani Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contentieux juridictionnel sur le référendum constitutionnel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum et la représentation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciani Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Italicum</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport Italie à la table ronde Constitution et élections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Togna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anti-souverain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Luciani</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique des opinions dissidentes en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavio Zagrebelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’influence du droit italien en France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour constitutionnelle et Cour de cassation de la République italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'interprète de la Constitution face au rapport fait-valeur</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opinion dissidente en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Zagrebelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le référendum et la représentation politique</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et pouvoirs du Secrétariat général de la Cour constitutionnelle italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “statut de Rome” concernant l’institution d’un Tribunal pénal international permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Vassali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport Italie à la table ronde Constitution et élections</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un procès équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimo Luciani</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Neppi Modona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle en 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sanz de Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle en 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...651 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10567,51 +10584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="602A7DC6"/>
+    <w:nsid w:val="3901F075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10798,51 +10815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4613-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035401850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49365052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023217141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5783-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117924v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126620v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Str&#228;tz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-echecs-normatifs/79079" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-eparses-sur-l-italie-politique-contemporaine/77586" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papanikolaou Catherine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoruaslt6XJztNfO2zw11iW4yuFsEKmKsKFTmK-nNVxsXJQhNbbZ" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049169v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsbiere.com/index.php" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_reforme_institutionnelle_sous_le_quinquennat_d_emmanuel_macron_les_projets_de_loi_pour_une_democratie_plus_representative_responsable_et_efficace_philippe_claret_florian_savonitto-9782343191669-65068.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/a-croisee-droits" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Volpi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Della Morte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Louvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Massa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Tega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso F. Giupponi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Sorrenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Luciani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Vita" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciani Massimo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Togna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavio Zagrebelsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bile" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Zagrebelsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vassali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Neppi Modona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Granata" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanz de Alba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rouault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4613-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035401850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49365052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023217141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5783-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117924v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126620v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Str&#228;tz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-echecs-normatifs/79079" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-eparses-sur-l-italie-politique-contemporaine/77586" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papanikolaou Catherine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate-fr.larcier-intersentia.com/nous-connaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoruaslt6XJztNfO2zw11iW4yuFsEKmKsKFTmK-nNVxsXJQhNbbZ" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049169v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsbiere.com/index.php" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_reforme_institutionnelle_sous_le_quinquennat_d_emmanuel_macron_les_projets_de_loi_pour_une_democratie_plus_representative_responsable_et_efficace_philippe_claret_florian_savonitto-9782343191669-65068.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/a-croisee-droits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943961v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113153v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Della Morte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Volpi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Louvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Massa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685225v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Tega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso F. Giupponi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Sorrenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Luciani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Vita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciani Massimo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Togna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavio Zagrebelsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Zagrebelsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vassali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Neppi Modona" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Granata" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanz de Alba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rouault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>