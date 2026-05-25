--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1371,182 +1371,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A ilusão representativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Strätz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Eletrônica da PGE-RJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (janv/avr 2022)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos de Démocratie, l'héritage politique grec d'Yves Mény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416838v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03597616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendums en matière électorale : à l'Est, rien de nouveau ?</w:t>
               </w:r>
@@ -1664,1774 +1664,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’imposture de la politique migratoire de Salvini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les limites à l’irresponsabilité des parlementaires pour propos tenus hors assemblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Égalité, Genre et Constitution, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’imposture de la politique migratoire de Salvini</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'illusion représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phaeton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité de l’élection indirecte des représentants des provinces et des métropoles prévue par la loi Delrio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de la rétroactivité des normes d’“incandidabilité” prévue par la loi Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour constitutionnelle et les élections locales au regard du principe d’égalité du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annuaire international de justice constitutionnelle, 2014 (30)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passé d'une espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phaeton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gauche contre elle-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13-14</w:t>
+              <w:t xml:space="preserve">, 2015, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'illusion représentative</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation et protection du patrimoine cultuel dans les système italien et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phaeton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité de l’élection indirecte des représentants des provinces et des métropoles prévue par la loi Delrio</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties en matière de droit des étrangers : principe d’égalité et étrangers extracommunautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
+              <w:t xml:space="preserve">, 2014, Annuaire international de justice constitutionnelle, 29 (2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constitutionnalité de la rétroactivité des normes d’“incandidabilité” prévue par la loi Severino</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement technique ou la démocratie sans le peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrogation de la loi “Porcellum”, inertie parlementaire et proscription de l’initiative référendaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Annuaire international de justice constitutionnelle, 2015 (31)</w:t>
+              <w:t xml:space="preserve">, 2013, Annuaire international de justice constitutionnelle, 2015 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour constitutionnelle et les élections locales au regard du principe d’égalité du vote</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse d'une histoire du Parti communiste italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des décisions de la Cour constitutionnelle italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Annuaire international de justice constitutionnelle, 2014 (30)</w:t>
+              <w:t xml:space="preserve">, 2013, 2012 (28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La Gauche contre elle-même</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlusconi, bouffonnerie ou métaphore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6</w:t>
+              <w:t xml:space="preserve">, 2012, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Garanties en matière de droit des étrangers : principe d’égalité et étrangers extracommunautaires</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour constitutionnelle et les référendums abrogatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Annuaire international de justice constitutionnelle, 29 (2013)</w:t>
+              <w:t xml:space="preserve">, 2012, Annuaire international de justice constitutionnelle, 27 (2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abrogation de la loi “Porcellum”, inertie parlementaire et proscription de l’initiative référendaire</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions en matière d’écoutes téléphoniques de parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Annuaire international de justice constitutionnelle, 2015 (12)</w:t>
+              <w:t xml:space="preserve">, 2011, Annuaire international de justice constitutionnelle, 26 (2010), pp.700-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">La motivation des décisions de la Cour constitutionnelle italienne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’admissibilité des demandes de référendums abrogatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2012 (28)</w:t>
+              <w:t xml:space="preserve">, 2006, Annuaire international de justice constitutionnelle, 21 (2005)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Berlusconi, bouffonnerie ou métaphore ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentramento e revisione costituzionale in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1</w:t>
+              <w:t xml:space="preserve">Le Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (4), pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour constitutionnelle et les référendums abrogatifs</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international comme projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.1-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports entre pouvoirs de l’Etat : conflits d’attribution, immunités parlementaires et immunités des conseillers régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Annuaire international de justice constitutionnelle, 27 (2011)</w:t>
+              <w:t xml:space="preserve">, 2002, Annuaire international de justice constitutionnelle, 2001 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions en matière d’écoutes téléphoniques de parlementaires</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régions et référendum consultatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Annuaire international de justice constitutionnelle, 26 (2010), pp.700-701</w:t>
+              <w:t xml:space="preserve">, 2001, Annuaire international de justice constitutionnelle, 16 (2000), pp.785-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’admissibilité des demandes de référendums abrogatifs</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour constitutionnelle et les référendums abrogatifs en 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Annuaire international de justice constitutionnelle, 21 (2005)</w:t>
+              <w:t xml:space="preserve">, 2001, Constitution et respect de la vie privée, 16, pp.824-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Decentramento e revisione costituzionale in Francia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il controllo dello Stato francese sugli enti locali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (4), pp.19-24</w:t>
+              <w:t xml:space="preserve">L'amministrazione italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (fascicolo 9), pp.1216-1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Rapports entre pouvoirs de l’Etat : conflits d’attribution, immunités parlementaires et immunités des conseillers régionaux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum abrogatif et lois électorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Annuaire international de justice constitutionnelle, 2001 (17)</w:t>
+              <w:t xml:space="preserve">, 2000, Annuaire international de justice constitutionnelle, 15 (1999), pp.682-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934932v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01943974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3444,2758 +3444,2827 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémocratie politique : l’illusion démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ploutocratie et Épistémocratie : Les deux visages de la crise de la représentation, colloque à l’UQAM, 63e congrès de la SQSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Giudicelli; Jean-Pierre Pichard-Stamford; Erick Duchenes, May 2026, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Ploutocratie et Épistémocratie : Les deux visages de la crise de la représentation, colloque à l’Université de Montréal, 63e congrès de la SQSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Giudicelli; Jean-Pierre Pichard-Stamford; Erick Duchenes; Université de Montréal, May 2026, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter, c’est croire : la représentation politique comme croyance normative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les croyances normatives, une approche transdisciplinaire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Richard, Jun 2026, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme judiciaire et neutralité proclamée : une stratégie politique d’engagement implicite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et politique : quelles interactions ? Acte II Politisation de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR DICE (7318), Jean-Jacques Pardini, Guillaume Payan, Oct 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasolini et le Parti communiste italien : de la fidélité critique à l’excommunication politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pasolini Politico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Daverat, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrat idéologique des extrêmes droites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62e Congrès de la Société québécoise de science politique, 5e atelier : Une extrême droite bien ordinaire. Convergences idéologiques et normalisation de l’extrême droite contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société québécoise de science politique, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrocheurs de portraits du chef d’Etat, désobéissance civile et judiciarisation de l’action militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Justice et politique : quelles interactions ? Acte I Judiciarisation de la politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR DICE (7318), Audrey Bachert-Peretti, Caterina Severino, Eve Truilhé, Oct 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glissement du territoire politique sous la Ve République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et transitions, territoires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Fumaroli, Université de Toulon; Laure Lévêque, Université de Toulon; Valérie Michel-Fauré, Université de Toulon, Nov 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories du droit de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie, 16e journées scientifiques de l'Université de Toulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux; Sylvie Schmitt, Université de Toulon; CDPC Jean-Claude Escarras - UMR-CNRS 7318 DICE, Apr 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francia dopo le elezioni : l'impostura democratica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conferenza sulle elezioni parlamentari francesi del 2027</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michele della Morte, Dec 2024, Campobasso, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une constitutionnalité programmée du projet de loi sur les retraites ? Les dangers ultérieurs d'une éventuelle validation d'un détournement de procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects économiques et juridiques du projet de loi sur les retraites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux; Martin Zumpe, Université de Bordeaux, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés climatiques, une notion anomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain : Les réfugiés climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Mar 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation, concertation, parlementarisme présidentialisé et démocratie bloquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de droit constitutionnel; CDPC Jean-Claude Escarras - UMR-CNRS 7318 DICE; CERC Toulon; Faculté de droit, Université de Toulon, Jun 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation erratique des décisions du Conseil constitutionnel des 14 avril et 3 mai 2023 relatives au projet de loi sur les retraites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loi retraites, analyses interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux; CDPC Jean-Claude Escarras - UMR-CNRS 7318 DICE, Jun 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation impossible et crise politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Négociation Politique : Un Art En Perte de Vitesse ? 60e congrès de la Société québécoise de sciences politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société québécoise de sciences politiques (SQSP), May 2023, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil constitutionnel et retraites : une occasion ratée de s'ériger en véritable juridiction constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformes des retraites, regards croisés. Pour une approche transdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cité idéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) et Territoire(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Fumaroli, Laure Lévêque, Valérie Michel-Fauré, Université de Toulon, Oct 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordolibéralisme et respect de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté économique conditionnée par le respect de l'environnement. A propos de la réforme constitutionnelle italienne du 22 février 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Oct 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Karlsruhe, une juridiction constitutionnelle ordinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de "La Cour constitutionnelle fédérale allemande. Reconstruire une démocratie par le droit (1945-1961)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Prévost, Université de Bordeaux; Laetitia Guerlain, Université de Bordeaux; Nader Hakim, Université de Bordeaux; Institut Universitaire de France; Institut de recherche Montesquieu, Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs, identités et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux, Sylvie Schmitt, Université de Toulon, Société québécoise de science politique, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis et privation du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une dépolitisation du politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux, Sylvie Schmitt, Université de Toulon., Jun 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine cultuel et laïcité, l’histoire baroque du régime juridique italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivante Laï-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Dec 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de pétition : désuétude ou échec normatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Journée de l'UMR 7318 DICE - Les échecs normatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Giudicelli, Université de Bordeaux, Guillaume Payan, Université de Toulon, Sylvie Schmitt, Université de Toulon, CDPC Jean-Claude Escarras - UMR-CNRS 7318 DICE, Oct 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre, séparation et confusion des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le polymorphisme de l'équilibre du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Jun 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état de crise permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un état d'exception permanent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemia tra differenze e diseguaglianze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi del Molise, Oct 2021, Campobasso, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part et départ nécessaires du mensonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mensonge à l'infox : quelle part de vérité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt, Université de Toulon, Julien Giudicelli, Université de Bordeaux, Dec 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendum d'initiative citoyenne et représentation : complémentarité ou incompatibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets de loi pour une démocratie plus représentative, responsable et efficace. Approche institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Claret; Florian Savonito; Institut de droit et d'économie d'Agen, Université de Bordeaux, Mar 2019, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication politique numérique : Matteo Salvini et la Lega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat, droit et mutation numérique : regards croisés sur la dématérialisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Schmitt; Michaël Bardin, Nov 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Compagnoni, constitutionnaliste rousseauiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les précurseurs italiens du droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexis Le Quinio; Thierry Santolini, Nov 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critica alla sovranità parlamentare di Carré de Malberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’attualità della riflessione di Carré de Malberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ines Ciolli, Sapienza Università di Roma, Sep 2018, Rome, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation dans le droit constitutionnel italien : l’exemple de l’Etat-autonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les possibilités d’une île. Statut des territoires insulaires en France et en Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il superamento dello Stato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stato, sovranità e frontiere nelle trasformazioni più recenti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza Università di Roma, Nov 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicile, régionalisme et revendications indépendantistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science politique et la multi/inter/transdisciplinarité. quelles remises en question et quelles reconfigurations?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Québécoise de Science politique, May 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verrou constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux et frontières. Réponses politiques et identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Québécoise de Science politique, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition de la Cour constitutionnelle italienne, entre équilibre et risque de paralysie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La composition des juridictions : perspectives de droit comparé : 6e journée d'études de l'UMR 7318, Droits international, comparé et européen, 7 juin 2013, à Pau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Lecucq; UMR 7318 DICE, Jun 2013, Pau, France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa-Gavras, justice et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Costa-Gavras, l'œuvre de la constestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation socioculturelle de Bordeaux IV, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlusconi ou la mutation de la politique transalpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire de rentrée de l'Université Montesquieu Bordeaux IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yannick Lung, Université Montesquieu Bordeaux IV, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perceptions du temps de l’événement. Histoire lente versus temps réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées scientifiques de l’Université du Sud Toulon-Var</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il controllo dello Stato francese sugli enti locali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I controlli sulle autonomie territoriali nei Paesi dell’Unione Europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corte dei conti italiana, Jul 2000, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il controllo di costituzionalità in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supremazia costituzionale e controllo di costituzionalità nel diritto costituzionale comparato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit d'Urbino, May 2000, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référendums abrogatifs relatifs aux lois électorales du Parlement en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6205,373 +6274,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Giudicelli, Sylvie Schmitt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Droit comparé, Arnaud Martin, 978-2-336-57308-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échecs normatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Schmitt, Julien Giudicelli, Guillaume Payan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Droit comparé, Arnaud Martin, 978-2-336-51421-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions éparses sur l’Italie politique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Droit comparé, Arnaud Martin, 978-2-336-49051-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle Italie-Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Droit comparé, Arnaud Martin, 978-2-336-57308-3</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papanikolaou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G.D.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XII ; 1-92, 1997, Travaux et recherches Panthéon-Assas Paris 2 - Droit-Économie-Sciences sociales, 2-275-01503-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...118 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6581,1229 +6650,1229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition politique et démocratie bloquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Petit; Loïc Grard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions juridiques européennes et comparées, Liber amicorum Grégory Godiveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05335157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) Cité(s) idéale(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Fumaroli; Laure Lévêque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) et territoire(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Effigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La recherche en Actes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Effigi</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04667164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouleversement du territoire politique sous la Ve République. Un réversible déclin de nos institutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Lêveque; Véronique Fumaroli; Valérie Michel-Fauré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et transitions. Territoires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Effigi, collection "La Recherche en Actes", A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d'introduction Désobéir au nom du droit : la force subversive de la légalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Giudicelli, Sylvie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage aux estremi. Invariants des extrêmes droites italienne et française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Pardini, Thierry di Manno (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber Amicorum Maryse Baudrez. Le voyage d’Italie. Études de droits français, italien et comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antinomies du droit de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Giudicelli, Sylvie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La désobéissance civile : regard croisé entre la France et l’Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04634274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bête politique à la bestia numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, droit et mutation numérique. Regards croisés sur la dématérialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M; Librairie générale de droit et de jurisprudence, 2023, 9782731412666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats de crise ou crise de l'Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verrou constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du congrès de la Société québécoise de science politique, Montréal, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Zabalza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Jean-Marc Trigeaud - Les personnes et les choses du Droit Civil à la Philosophie du Droit et de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Bière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.812-830, 2020, 9782852761162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Bière</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03679093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendums d’initiatives citoyenne et &amp;quot;partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Claret; Florian Savonitto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme institutionnelle sous le quinquennat d'Emmanuel Macron. Les projets de loi pour une démocratie plus représentative, responsable et efficace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-235, 2020, DROIT COMPARÉ, 978-2-343-19166-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02376452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Compagnoni, constitutionnaliste républicain des lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Le Quinio; Thierry Santolini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois précurseurs italiens du droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.619-630, 2019, 978-2-84539-040-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du droit</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01931138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition de la Cour constitutionnelle italienne, entre équilibre et risque de paralysie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lecucq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La composition des juridictions, perspectives de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-138, 2014, A la croisée des droits : droit international, comparé et européen, 978-2-8027-4547-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01931175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques proposition naïves pour la résurgence de l'instrument référendaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de droit et de politique comparés - Jean-Claude Escarras; Maryse Baudrez; Thierry Di Manno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum Jean-Claude Escarras : la communicabilité entre les systèmes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.511-532, 2005, 2802720678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01943824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources du droit dans le projet de la Commission bicamérale pour les réformes constitutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryse Baudrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme constitutionnelle en Italie, commentaires sur le projet de la Commission bicamérale pour les réformes constitutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-173, 2002, Economica, 2-7178-4472-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7813,153 +7882,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des retraites : un regard politico-constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans papiers et sans juge... Un projet contraire à la Contitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7969,100 +8038,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour constitutionnelle italienne et le référendum abrogatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8072,91 +8141,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel et politique : aspects épars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03671547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8166,215 +8235,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits constitutionnels européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2013, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2012, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Histoire des idées politiques, France. 2007, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8384,153 +8453,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview sur la réforme relative au relèvement de l'âge de départ à la retraite à 64 ans et aux décisions rendues par le Conseil constitutionnel les 14 avril et 3 mai 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gens qui cherchent. Constitution italienne et référendum abrogatif. Ce que cherche Julien Giudicelli (Université de Bordeaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8540,1983 +8609,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désobéissance civile et double autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Della Morte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Della Morte</w:t>
+                <w:t xml:space="preserve">hal-05113153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attraction constante du modèle de la Ve République : le semi-présidentialisme à l'italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Volpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'attraction constante du modèle de la Ve République : le semi-présidentialisme à l'italienne</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urgence à l’état de nécessité climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Volpi</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Louvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’urgence à l’état de nécessité climatique</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et opportunités pour la justice climatique en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Louvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détournement de la procédure parlementaire et contrôle de la Cour constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisme modulable et acrobaties dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Espaces et opportunités pour la justice climatique en Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Louvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réaffirmation du caractère inconstitutionnel des politiques xénophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Tega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Détournement de la procédure parlementaire et contrôle de la Cour constitutionnelle</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision n° 269 de 2017 et le concours de recours juridictionnels constitutionnels et européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Tega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux juridictionnel sur le référendum constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régionalisme modulable et acrobaties dangereuses</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité urbaine et sécurité intégrée dans le décret-loi n°14/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso F. Giupponi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réaffirmation du caractère inconstitutionnel des politiques xénophobes</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guisi Sorrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des lois. Le référendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sécurité urbaine et sécurité intégrée dans le décret-loi n°14/2017</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du droit italien en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contentieux juridictionnel sur le référendum constitutionnel</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprète de la Constitution face au rapport fait-valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciani Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Italicum</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum et la représentation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciani Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport Italie à la table ronde Constitution et élections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Togna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anti-souverain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’influence du droit italien en France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour constitutionnelle et Cour de cassation de la République italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'interprète de la Constitution face au rapport fait-valeur</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique des opinions dissidentes en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavio Zagrebelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le référendum et la représentation politique</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opinion dissidente en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Zagrebelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport Italie à la table ronde Constitution et élections</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et pouvoirs du Secrétariat général de la Cour constitutionnelle italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “statut de Rome” concernant l’institution d’un Tribunal pénal international permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimo Luciani</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Vassali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un procès équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Neppi Modona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle en 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sanz de Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle en 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2000</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...576 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10584,51 +10653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3901F075"/>
+    <w:nsid w:val="8D44F121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10815,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4613-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035401850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49365052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023217141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5783-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117924v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126620v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Str&#228;tz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-echecs-normatifs/79079" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-eparses-sur-l-italie-politique-contemporaine/77586" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papanikolaou Catherine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate-fr.larcier-intersentia.com/nous-connaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoruaslt6XJztNfO2zw11iW4yuFsEKmKsKFTmK-nNVxsXJQhNbbZ" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049169v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsbiere.com/index.php" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_reforme_institutionnelle_sous_le_quinquennat_d_emmanuel_macron_les_projets_de_loi_pour_une_democratie_plus_representative_responsable_et_efficace_philippe_claret_florian_savonitto-9782343191669-65068.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/a-croisee-droits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943961v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113153v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Della Morte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Volpi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Louvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Massa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685225v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Tega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso F. Giupponi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Sorrenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Luciani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Vita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciani Massimo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Togna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavio Zagrebelsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Zagrebelsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vassali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Neppi Modona" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Granata" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanz de Alba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rouault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4613-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035401850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49365052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023217141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5783-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117924v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126620v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Str&#228;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-echecs-normatifs/79079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-eparses-sur-l-italie-politique-contemporaine/77586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papanikolaou Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate-fr.larcier-intersentia.com/nous-connaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoruaslt6XJztNfO2zw11iW4yuFsEKmKsKFTmK-nNVxsXJQhNbbZ" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049169v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsbiere.com/index.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_reforme_institutionnelle_sous_le_quinquennat_d_emmanuel_macron_les_projets_de_loi_pour_une_democratie_plus_representative_responsable_et_efficace_philippe_claret_florian_savonitto-9782343191669-65068.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/a-croisee-droits" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672865v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Della Morte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Volpi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Louvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Massa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Tega" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso F. Giupponi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Sorrenti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Luciani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Vita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciani Massimo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Togna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bile" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavio Zagrebelsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Zagrebelsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vassali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Neppi Modona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Granata" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanz de Alba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rouault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>