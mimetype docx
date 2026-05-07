--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -2616,468 +2616,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Investigation of Plasticity in Silicon Nanowires by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 281, pp.012002. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 465, pp.89-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.465.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459340v1</w:t>
+                <w:t xml:space="preserve">hal-02459336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Plasticity in Silicon Nanowires by Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 465, pp.89-92. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 281, pp.012002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.465.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459336v1</w:t>
+                <w:t xml:space="preserve">hal-02459340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (20), pp.7464-7472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459328v1</w:t>
+                <w:t xml:space="preserve">hal-02459319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
+                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02459319v1</w:t>
+                <w:t xml:space="preserve">hal-02459328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgO/metal interfaces at low coverage: An order N, semiempirical Hartree-Fock simulation</w:t>
               </w:r>
@@ -5008,51 +5008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRTEM study of structural defects and related deformation mechanisms induced by nanocompression of silicon</w:t>
+                <w:t xml:space="preserve">Etude des défauts étendus produits par la compression de nanopiliers de silicium à temperature ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
@@ -5087,97 +5087,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453338v1</w:t>
+                <w:t xml:space="preserve">hal-01453342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des défauts étendus produits par la compression de nanopiliers de silicium à temperature ambiante</w:t>
+                <w:t xml:space="preserve">HRTEM study of structural defects and related deformation mechanisms induced by nanocompression of silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
@@ -5212,73 +5212,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453342v1</w:t>
+                <w:t xml:space="preserve">hal-01453338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual room-temperature plasticity in silicon nanopillars</w:t>
               </w:r>
@@ -5722,51 +5722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A3C7F6A"/>
+    <w:nsid w:val="CCB791E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5953,51 +5953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5831-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083156259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7000-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.236201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771279v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teut&#235; Bunjaku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.01.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Demkowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.03.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JV25D9P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.10.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155409" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5831-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083156259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7000-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.236201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771279v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teut&#235; Bunjaku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.01.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Demkowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.03.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JV25D9P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.10.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155409" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>