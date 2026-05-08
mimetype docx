--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -911,277 +911,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of using satellite images to assess past and future changes of aquatic vegetation in rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the re-restablishment of vegetation after clear-cutting and bar lowering: the case of the Isère River in Combe de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181206v1</w:t>
+                <w:t xml:space="preserve">hal-05180835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the re-restablishment of vegetation after clear-cutting and bar lowering: the case of the Isère River in Combe de Savoie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of using satellite images to assess past and future changes of aquatic vegetation in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Boissy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Nogaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180835v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ant and the Grasshopper: contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1545,176 +1545,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simone Bizzi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081195v1</w:t>
+                <w:t xml:space="preserve">hal-03694386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t>
+                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -1728,114 +1728,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081252v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
+                <w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -1866,207 +1870,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081325v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694386v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBFBC09E"/>
+    <w:nsid w:val="60587ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3426,51 +3426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-godfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-288X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269662367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235; Feldis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.70178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-godfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-288X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269662367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235; Feldis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.70178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>