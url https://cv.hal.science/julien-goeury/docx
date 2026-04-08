--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -126,2745 +126,2745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images du maître. Réflexions sur Jean de Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Raviez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image du maître spirituel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta chanterie pugne directement contre la charité.&amp;quot;. Normes et usages de la chanson polémique dans la Chrestienne resjouyssance d’Eustorg de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Albert et M. Rideau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polémique en chanson. IVe-XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Poemes chrestiens et moraux : un recueil « fin de siècle » ?, ‘Une honnête curiosité de s’enquérir de toutes choses’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruk, et alii (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur d’Olivier Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.233-246, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voir sécher ce Printemps ? Vie et destin d’un recueil d’Aubigné »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Brancher, G. Burg et G. Berjola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éditeur à l'œuvre : reconsidérer l'auctorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marot et les blasons impudiques. ‘Couvrez ce sein…’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. Séris (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintres et figures de nu dans la littérature de l’Antiquité et de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, pp.265-274, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The postures and impostures of clothing: Jean de Labadie's sartorial ambiguities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bodies in Early Modern Religious Dissent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.139-152, 2021, 9781003081395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The postures and impostures of clothing. Jean de Labadie’s sartorial ambiguities »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Fischer et X. von Tippelskirch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bodies in Early Modern Religious Dissent : Naked, Veiled, Vilified, Worshiped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Poemes chrestiens et moraux : un recueil « fin de siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Une honnête curiosité de s’enquérir de toutes choses’. Mélanges en l’honneur d’Olivier Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clément Marot et les blasons impudiques. ‘Couvrez ce sein…’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. Séris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintres et figures de nu dans la littérature de l’Antiquité et de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de l’« Ode sur les misères des Églises françoises » d’Antoine de Chandieu : construction imaginaire et réalités historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Millet; Alice Tacaille; Jean Vignes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Chanson d’actualité, de Louis XII à Henri IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Sorbonne Université Presses, pp.263-278, 2021, Cahiers V. L. Saulnier, 979-10-231-0638-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quoi les Blasons anatomiques du corps féminin sont-ils le nom ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Peureux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Litterales, Dossiers génétiques de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marot, un blasonneur entre deux chair(e)s ? Remarques sur le phénomène d’assignation confessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fliege et R. Gerrits, (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformation(en) in der Romania. Zur Frage des Interkonfessionalität in des romanischen Literaturen des Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg Universitätsvrelag, pp.13-25, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clément Marot, un blasonneur entre deux chair(e)s ? Remarques sur le phénomène d’assignation confessionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fliege et R. Gerrits. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformation(en) in der Romania. Zur Frage des Interkonfessionalität in des romanischen Literaturen des Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas anatomique d’Eustorg de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Ferrer, O. Millet et A. Tarrête (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance au grand large : Mélanges en l’honneur de Franck Lestringant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.745-759, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Renaissance selon Louis Ferdinand Céline, ou le triomphe du « chantez-faux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bost-Fievet et S. Provini (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance imaginaire. La réception de la Renaissance dans la culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.157-174, 2019, Rencontres. Devenir de la Renaissance française et européenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atlas anatomique d’Eustorg de Beaulieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Ferrer, O. Millet et A. Tarrête. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Franck Lestringant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Renaissance selon Céline, ou le triomphe du 'chantez faux' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bost-Fievet et S. Provini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance, imaginaire : la réception de la Renaissance dans la culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ombres des uns et l’éclat des autres : légendes de Calvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Grande et Ch. Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légendes noires Légendes dorées, ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir sécher ce Printemps ? Vie et destin d’un recueil d’Aubigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Brancher, G. Burg et G. Berjola (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éditeur à l'œuvre : reconsidérer l'auctorialité : actes du colloque, 11-13 octobre 2018, Bâle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bâle, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sermons prononcés comme ils ont été écrits, ou bien écrits comme ils ont été prononcés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Aubert, A. Heneveld et C. Meli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éloquence de la chaire entre écriture et oralité (XIIIe-XVIIIe siècle), Actes du colloque international de Genève, 11-12 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.131-147, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléité et insularité dans les Œuvres (1601) du sieur de Fiefmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lestringant; Alexandre Tarrête. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Îles et Insulaires (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Presses de l'université Paris-Sorbonne; Sorbonne Université Presses, pp.299-310, 2017, Cahiers V. L. Saulnier, 979-10-231-0558-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ESEX7447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action orale/action écrite : le sermon comme &amp;quot;agent double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scène(s), Écriture et Action. XVIIe-XIXe siècle, une enquête collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition EHESS, pp.143-151, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mis en lumiere soubs espérance de les chanter », ou l’histoire malheureuse des Saincts Cantiques de Théodore de Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Millet; Alice Tacaille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et musique à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Presses de l'université Paris-Sorbonne, pp.189-204, 2015, Cahiers V. L. Saulnier, 978-2-84050-984-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/TRUP3406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les Discours et leurs contextes et chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Buron et Julien Goeury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Ronsard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-55, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La « Complainte aux eaux chaudes des Monts Pyrenees » de Jacques de Constans : une poésie sur le motif ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ronsard et Désiré face aux protestants (1560-1562) : un effet de parallaxe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pierre de Serval, un pasteur dans ‘l’empire des Belles Lettres’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le luth et la trompette. Présence d’Agrippa d’Aubigné dans les recueils de musique notée (1579-1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Serval, a pastor of ``the empire of Beautiful letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.323-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.214.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Laurent Drelincourt, Élie Bouhéreau et « l’illustre ami » : un éclairage épistolaire sur la révision du psautier de Genève (1674-1679 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome V</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drelincourt, Élie Bouhéreau et l’« illustre ami »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2-3), pp.413-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/RHP5_2-3_413-437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi les Blasons anatomiques du corps féminin sont-ils le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, pp.39-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Laurent Drelincourt, Élie Bouhéreau et l’« illustre ami »</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chrestienne resjouyssance (1546) d’Eustorg de Beaulieu, une contribution poétique et musicale à l’histoire de la Réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (2-3), pp.413-437. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 3 (3-4), pp.481-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La piste aux Estoilles. Réflexions sur la genèse d’un hymne de Ronsard et le sens de sa réécriture à partir d’une copie manuscrite inédite »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, LXXIX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La piste aux Estoilles. Réflexions sur la genèse d’un hymne de Ronsard et le sens de sa réécriture à partir d’une copie manuscrite inédite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79 (3), pp.599-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Aubigné télévisé : un grand homme inutile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (1), pp.139-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/albin.2016.1564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892251v1</w:t>
-              </w:r>
-[...1827 lines deleted...]
-                <w:t xml:space="preserve">halshs-00629489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2938,177 +2938,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anatomie d’une anatomie. Les Blasons anatomiques du corps féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hunkeler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Chrestienne resjouyssance (1546) d’Eustorg de Beaulieu : Poésie, musique et propagande religieuse au temps des Réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993438v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03993584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours satiriques et poétiques de l’actualité</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre tragique de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre tragique du XVIe siècle. Jodelle, Des Masures, La Taille, Garnier, Paris, Garnier-Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie d'une anatomie - Nouvelles recherches sur les blasons anatomiques du corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hunkeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2018, Cahiers d'Humanisme et Renaissance, 978-2-600-05864-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -3974,339 +3974,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albineana, n. 29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guillaume.Peureux@parisnanterre.Fr Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrivains voyageurs et hommes d'église: le paradigme brésilien (XVIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tettamanzi, Régis and Goeury, Julien. Atlantide - Cahiers de l'EA 4276 L’Antique, le Moderne, 7, 2017, Atlantide - Cahiers de l'EA 4276 L’Antique, le Moderne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La muse du consistoire. Une histoire des pasteurs poètes des origines de la Réforme jusqu’à la révocation de l’édit de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2016, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blasons anatomiques du corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GF-Flammarion, 2016, 9782081330245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...64 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de Ronsard, Discours des miseres de ce temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DE973DE"/>
+    <w:nsid w:val="6F10F00B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4658,51 +4658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-goeury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057799601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995251v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goeury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_413-437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2016.1564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ESEX7447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Meli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TRUP3406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunkeler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12625-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03271899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume.Peureux@parisnanterre.Fr Peureux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-goeury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057799601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993587v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goeury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ESEX7447" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Meli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TRUP3406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_413-437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2016.1564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunkeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12625-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03271899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume.Peureux@parisnanterre.Fr Peureux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>