--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -126,2745 +126,2745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La « Complainte aux eaux chaudes des Monts Pyrenees » de Jacques de Constans : une poésie sur le motif ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ronsard et Désiré face aux protestants (1560-1562) : un effet de parallaxe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pierre de Serval, un pasteur dans ‘l’empire des Belles Lettres’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le luth et la trompette. Présence d’Agrippa d’Aubigné dans les recueils de musique notée (1579-1586)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Serval, a pastor of ``the empire of Beautiful letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.323-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.214.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Laurent Drelincourt, Élie Bouhéreau et « l’illustre ami » : un éclairage épistolaire sur la révision du psautier de Genève (1674-1679 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome V</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drelincourt, Élie Bouhéreau et l’« illustre ami »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2-3), pp.413-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/RHP5_2-3_413-437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les Blasons anatomiques du corps féminin sont-ils le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.39-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chrestienne resjouyssance (1546) d’Eustorg de Beaulieu, une contribution poétique et musicale à l’histoire de la Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3-4), pp.481-485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La piste aux Estoilles. Réflexions sur la genèse d’un hymne de Ronsard et le sens de sa réécriture à partir d’une copie manuscrite inédite »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LXXIX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piste aux Estoilles. Réflexions sur la genèse d’un hymne de Ronsard et le sens de sa réécriture à partir d’une copie manuscrite inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (3), pp.599-617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Aubigné télévisé : un grand homme inutile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/albin.2016.1564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images du maître. Réflexions sur Jean de Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Raviez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image du maître spirituel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ta chanterie pugne directement contre la charité.&amp;quot;. Normes et usages de la chanson polémique dans la Chrestienne resjouyssance d’Eustorg de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Albert et M. Rideau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polémique en chanson. IVe-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Poemes chrestiens et moraux : un recueil « fin de siècle » ?, ‘Une honnête curiosité de s’enquérir de toutes choses’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruk, et alii (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur d’Olivier Millet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.233-246, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Voir sécher ce Printemps ? Vie et destin d’un recueil d’Aubigné »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Brancher, G. Burg et G. Berjola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éditeur à l'œuvre : reconsidérer l'auctorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marot et les blasons impudiques. ‘Couvrez ce sein…’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Séris (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintres et figures de nu dans la littérature de l’Antiquité et de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, pp.265-274, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The postures and impostures of clothing. Jean de Labadie’s sartorial ambiguities »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Fischer et X. von Tippelskirch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bodies in Early Modern Religious Dissent : Naked, Veiled, Vilified, Worshiped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Poemes chrestiens et moraux : un recueil « fin de siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Une honnête curiosité de s’enquérir de toutes choses’. Mélanges en l’honneur d’Olivier Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The postures and impostures of clothing: Jean de Labadie's sartorial ambiguities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bodies in Early Modern Religious Dissent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.139-152, 2021, 9781003081395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Clément Marot et les blasons impudiques. ‘Couvrez ce sein…’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Séris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintres et figures de nu dans la littérature de l’Antiquité et de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de l’« Ode sur les misères des Églises françoises » d’Antoine de Chandieu : construction imaginaire et réalités historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Millet; Alice Tacaille; Jean Vignes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Chanson d’actualité, de Louis XII à Henri IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Sorbonne Université Presses, pp.263-278, 2021, Cahiers V. L. Saulnier, 979-10-231-0638-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marot, un blasonneur entre deux chair(e)s ? Remarques sur le phénomène d’assignation confessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fliege et R. Gerrits, (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformation(en) in der Romania. Zur Frage des Interkonfessionalität in des romanischen Literaturen des Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg Universitätsvrelag, pp.13-25, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De quoi les Blasons anatomiques du corps féminin sont-ils le nom ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Peureux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Litterales, Dossiers génétiques de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">D. Fliege et R. Gerrits, (éd.). </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clément Marot, un blasonneur entre deux chair(e)s ? Remarques sur le phénomène d’assignation confessionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fliege et R. Gerrits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reformation(en) in der Romania. Zur Frage des Interkonfessionalität in des romanischen Literaturen des Frühen Neuzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Heidelberg Universitätsvrelag, pp.13-25, 2020</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas anatomique d’Eustorg de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Ferrer, O. Millet et A. Tarrête (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance au grand large : Mélanges en l’honneur de Franck Lestringant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.745-759, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atlas anatomique d’Eustorg de Beaulieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Ferrer, O. Millet et A. Tarrête. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Franck Lestringant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Renaissance selon Louis Ferdinand Céline, ou le triomphe du « chantez-faux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bost-Fievet et S. Provini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance imaginaire. La réception de la Renaissance dans la culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.157-174, 2019, Rencontres. Devenir de la Renaissance française et européenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Renaissance selon Céline, ou le triomphe du 'chantez faux' »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bost-Fievet et S. Provini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance, imaginaire : la réception de la Renaissance dans la culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ombres des uns et l’éclat des autres : légendes de Calvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Grande et Ch. Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légendes noires Légendes dorées, ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir sécher ce Printemps ? Vie et destin d’un recueil d’Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Brancher, G. Burg et G. Berjola (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éditeur à l'œuvre : reconsidérer l'auctorialité : actes du colloque, 11-13 octobre 2018, Bâle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bâle, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sermons prononcés comme ils ont été écrits, ou bien écrits comme ils ont été prononcés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Aubert, A. Heneveld et C. Meli (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éloquence de la chaire entre écriture et oralité (XIIIe-XVIIIe siècle), Actes du colloque international de Genève, 11-12 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.131-147, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléité et insularité dans les Œuvres (1601) du sieur de Fiefmelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Îles et Insulaires (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Presses de l'université Paris-Sorbonne; Sorbonne Université Presses, pp.299-310, 2017, Cahiers V. L. Saulnier, 979-10-231-0558-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/ESEX7447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action orale/action écrite : le sermon comme &amp;quot;agent double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthia Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scène(s), Écriture et Action. XVIIe-XIXe siècle, une enquête collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition EHESS, pp.143-151, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mis en lumiere soubs espérance de les chanter », ou l’histoire malheureuse des Saincts Cantiques de Théodore de Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Millet; Alice Tacaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et musique à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Presses de l'université Paris-Sorbonne, pp.189-204, 2015, Cahiers V. L. Saulnier, 978-2-84050-984-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/TRUP3406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les Discours et leurs contextes et chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Buron et Julien Goeury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Ronsard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-55, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629489v1</w:t>
-              </w:r>
-[...885 lines deleted...]
-                <w:t xml:space="preserve">hal-03892251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3747,51 +3747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre tragique de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre tragique du XVIe siècle. Jodelle, Des Masures, La Taille, Garnier, Paris, Garnier-Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4262,51 +4262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de Ronsard, Discours des miseres de ce temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F10F00B"/>
+    <w:nsid w:val="6FA1F679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4658,51 +4658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-goeury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057799601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993587v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goeury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ESEX7447" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Meli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TRUP3406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_413-437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2016.1564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunkeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12625-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03271899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume.Peureux@parisnanterre.Fr Peureux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-goeury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057799601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995251v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goeury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_413-437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2016.1564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03893134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ESEX7447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Meli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TRUP3406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunkeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12625-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03271899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume.Peureux@parisnanterre.Fr Peureux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03892174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>