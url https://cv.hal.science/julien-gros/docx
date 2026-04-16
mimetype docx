--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -779,434 +779,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailleurs indépendants mais subalternes. Les rapports à l’indépendance des bûcherons non salariés</w:t>
+                <w:t xml:space="preserve">Quantifier en ethnographe. Sur les enjeux d'une émancipation de la représentativité statistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (4), </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (3), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.1405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290660v1</w:t>
+                <w:t xml:space="preserve">halshs-02290661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une injonction à l’entrepreneuriat</w:t>
+                <w:t xml:space="preserve">Olivier Crasset, La Santé des artisans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (4), pp.577. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.110-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.584.0577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01973311v1</w:t>
+                <w:t xml:space="preserve">hal-03388163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier en ethnographe. Sur les enjeux d'une émancipation de la représentativité statistique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et travail indépendant : les divisions sexuées du non-salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdelnour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (150)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290661v1</w:t>
+                <w:t xml:space="preserve">hal-02091152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crasset, La Santé des artisans</w:t>
+                <w:t xml:space="preserve">Travailleurs indépendants mais subalternes. Les rapports à l’indépendance des bûcherons non salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.7736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03388163v1</w:t>
+                <w:t xml:space="preserve">halshs-02290660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et travail indépendant : les divisions sexuées du non-salariat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une injonction à l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.584.0577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091152v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations d’emploi et domination personnalisée. Comment la gestion de la main-d’œuvre dans une PME s’appuie sur des rapports de classe</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité d’emploi et conditions de travail, Expériences de l’emploi et expositions aux risques professionnels des travailleurs intérimaires, des auto-entrepreneur·es et des contractuel·les de la fonction publique. Post-enquête DARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04193571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerned yet polluters: A survey on French research personnel and climate change</w:t>
+                <w:t xml:space="preserve">Inquiets mais pollueurs : une enquête sur le personnel de la recherche française face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -2132,75 +2132,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03567136v1</w:t>
+                <w:t xml:space="preserve">hal-03618213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiets mais pollueurs : une enquête sur le personnel de la recherche française face au changement climatique</w:t>
+                <w:t xml:space="preserve">Concerned yet polluters: A survey on French research personnel and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -2246,51 +2246,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618213v1</w:t>
+                <w:t xml:space="preserve">halshs-03567136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dirigeantes. Une approche statistique du genre dans le haut de l’espace socioprofessionnel</w:t>
               </w:r>
@@ -3250,165 +3250,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre classification des travailleurs indépendants. La construction et les apports d'une nomenclature complémentaire aux PCS.</w:t>
+                <w:t xml:space="preserve">Intégrer les travailleurs indépendants aux analyses de la stratification sociale. La construction et les apports d'une nomenclature complémentaire aux PCS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, Déclasser, Reclasser. 8éme Congrès de l'Association Française de Sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Aug 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290656v1</w:t>
+                <w:t xml:space="preserve">halshs-02290657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les travailleurs indépendants aux analyses de la stratification sociale. La construction et les apports d'une nomenclature complémentaire aux PCS.</w:t>
+                <w:t xml:space="preserve">Une autre classification des travailleurs indépendants. La construction et les apports d'une nomenclature complémentaire aux PCS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, Déclasser, Reclasser. 8éme Congrès de l'Association Française de Sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290657v1</w:t>
+                <w:t xml:space="preserve">halshs-02290656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3484,51 +3484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B070549"/>
+    <w:nsid w:val="B02B8710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3715,51 +3715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-987X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137516754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Candelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.40802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelnour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-sait-on-du-travail--9782724641905-page-350.htm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2019.01.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Strzelewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-987X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137516754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Candelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.40802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelnour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-sait-on-du-travail--9782724641905-page-350.htm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2019.01.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Strzelewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>