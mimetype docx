--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -779,434 +779,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier en ethnographe. Sur les enjeux d'une émancipation de la représentativité statistique.</w:t>
+                <w:t xml:space="preserve">Une injonction à l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108 (3), pp.129. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.584.0577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290661v1</w:t>
+                <w:t xml:space="preserve">halshs-01973311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crasset, La Santé des artisans</w:t>
+                <w:t xml:space="preserve">Quantifier en ethnographe. Sur les enjeux d'une émancipation de la représentativité statistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 151, pp.110-113. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (3), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.7736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388163v1</w:t>
+                <w:t xml:space="preserve">halshs-02290661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et travail indépendant : les divisions sexuées du non-salariat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Crasset, La Santé des artisans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (150)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 151, pp.110-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091152v1</w:t>
+                <w:t xml:space="preserve">hal-03388163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs indépendants mais subalternes. Les rapports à l’indépendance des bûcherons non salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.1405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02290660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une injonction à l’entrepreneuriat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et travail indépendant : les divisions sexuées du non-salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdelnour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (150)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01973311v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations d’emploi et domination personnalisée. Comment la gestion de la main-d’œuvre dans une PME s’appuie sur des rapports de classe</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité d’emploi et conditions de travail, Expériences de l’emploi et expositions aux risques professionnels des travailleurs intérimaires, des auto-entrepreneur·es et des contractuel·les de la fonction publique. Post-enquête DARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,51 +3484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B02B8710"/>
+    <w:nsid w:val="F6B92307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3715,51 +3715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-987X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137516754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Candelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.40802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelnour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-sait-on-du-travail--9782724641905-page-350.htm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2019.01.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Strzelewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-987X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137516754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Candelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.40802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelnour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/que-sait-on-du-travail--9782724641905-page-350.htm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2019.01.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Strzelewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>