--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -266,2076 +266,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Elicitation of Human and Ecological Health Indicators: An LLM-Based Practical Implementation for One Digital Health</w:t>
+                <w:t xml:space="preserve">Shifting Viral Landscapes: The Impact of Respiratory Syncytial Virus Immunization in Infant Bronchiolitis During 2024–2025 Epidemic Season in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helit Bauberg</w:t>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimrod Tachnai</w:t>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gur Hanan</w:t>
+                <w:t xml:space="preserve">Chloé Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Nehama</w:t>
+                <w:t xml:space="preserve">Mathilde Chabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Tamburis</w:t>
+                <w:t xml:space="preserve">Mélanie Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 329, pp.1488-1492. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI251086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417683v1</w:t>
+                <w:t xml:space="preserve">hal-05307897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of clinical profile, therapeutic management, and clinical prognosis of patients with seropositive or seronegative rheumatoid arthritis following the introduction of a first targeted therapy in a real-life setting</w:t>
+                <w:t xml:space="preserve">Unraveling Ceftriaxone Dosing: Free Drug Prediction, Threshold Optimization, and Model Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Angelozzi</w:t>
+                <w:t xml:space="preserve">Johnny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gillibert</w:t>
+                <w:t xml:space="preserve">Francesco Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Darmoni</w:t>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diagouraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-025-07390-3⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01041-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120984v1</w:t>
+                <w:t xml:space="preserve">hal-05123251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical course of children with postinfectious bronchiolitis obliterans with versus without comorbid bronchopulmonary dysplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Medghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3345/cep.2025.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Open Access Databases to Intensive Care Medicine Research: Scoping Review.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nefopam Misuse: A Cross‐Sectional Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lamer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">E. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+                <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/57263⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (7), pp.e70083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.70083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04905271v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nefopam Misuse: A Cross‐Sectional Study in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Open Access Databases to Intensive Care Medicine Research: Scoping Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gillibert</w:t>
+                <w:t xml:space="preserve">Julien Kallout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gerard</w:t>
+                <w:t xml:space="preserve">Antoine Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brevet</w:t>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.70083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Medical Internet Research, 27, pp.e57263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/57263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05364699v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventricular Subgaleal Shunt in Children Under Three Months of Age, from Diagnosis to Outcome: A Review After 11 Years of Experience in a French University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Follin-Arbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Chadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Curey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (8), pp.983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/children12080983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Elicitation of Human and Ecological Health Indicators: An LLM-Based Practical Implementation for One Digital Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dubois</w:t>
+                <w:t xml:space="preserve">Helit Bauberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
+                <w:t xml:space="preserve">Nimrod Tachnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+                <w:t xml:space="preserve">Gur Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+                <w:t xml:space="preserve">Dana Nehama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tamburis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 329, pp.1488-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI251086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130379v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the nocebo effect after switching from etanercept or adalimumab originator to a biosimilar: a retrospective study of patients with inflammatory rheumatism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of clinical profile, therapeutic management, and clinical prognosis of patients with seropositive or seronegative rheumatoid arthritis following the introduction of a first targeted therapy in a real-life setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Angelozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sorina-Dana Mihailescu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (1), pp.87-95. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.1527-1536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/6cxcaq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-025-07390-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123140v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-adverse drug reactions in the elderly: An underestimated and avoidable issue</w:t>
+                <w:t xml:space="preserve">Evaluation of the nocebo effect after switching from etanercept or adalimumab originator to a biosimilar: a retrospective study of patients with inflammatory rheumatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lagassy</w:t>
+                <w:t xml:space="preserve">Ouriel Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lefebvre</w:t>
+                <w:t xml:space="preserve">Baptiste Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carvalho</w:t>
+                <w:t xml:space="preserve">Elise Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Roca</w:t>
+                <w:t xml:space="preserve">Sorina-Dana Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2025.103445⟩</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/6cxcaq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410712v1</w:t>
+                <w:t xml:space="preserve">hal-05123140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of sensorimotor observation in preterm infants based on André Bullinger's approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Christophe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Chadie</w:t>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle de la Villéon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Darmoni</w:t>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnn.2025.101672⟩</w:t>
+              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.904-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121426v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+                <w:t xml:space="preserve">Skin-adverse drug reactions in the elderly: An underestimated and avoidable issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (4), pp.103445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2025.103445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+                <w:t xml:space="preserve">hal-05410712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing FAIR Principles in Health Terminology Servers: The HeTOP Case Study Hosting ODH-UT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arriel Benis</w:t>
+                <w:t xml:space="preserve">Feasibility of sensorimotor observation in preterm infants based on André Bullinger's approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de la Villéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI250578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.101672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnn.2025.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121385v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Viral Landscapes: The Impact of Respiratory Syncytial Virus Immunization in Infant Bronchiolitis During 2024–2025 Epidemic Season in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Daligault</w:t>
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70515⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307897v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ceftriaxone Dosing: Free Drug Prediction, Threshold Optimization, and Model Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing FAIR Principles in Health Terminology Servers: The HeTOP Case Study Hosting ODH-UT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Monti</w:t>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+                <w:t xml:space="preserve">Kevin Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Diagouraga</w:t>
+                <w:t xml:space="preserve">Flavien Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (2), pp.50. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, pp.1190-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01041-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123251v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise and fall in medical education research 1999-2019.</w:t>
+                <w:t xml:space="preserve">Potential efficacy of T and B lymphocyte-targeted therapies on articular involvement of patients with rheumatoid arthritis and systemic sclerosis overlap syndrome. Results from a 2-centre series of 22 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Rollin</w:t>
+                <w:t xml:space="preserve">Nans Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Ladner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Isabelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Leroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Mathilde Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Medical Teacher, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (8), pp.1536-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2024.2371528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/0znf7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675271v1</w:t>
+                <w:t xml:space="preserve">hal-05129802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering healthcare education: A multilingual ontology for medical informatics and digital health (MIMO) integrated to artificial intelligence powered training in smart hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Crisan-Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,90 +2412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t>
@@ -2527,4415 +2527,4415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04997545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paediatric antibiotic prescribing in a nationwide direct-to-consumer telemedicine platform in France, 2018–2021</w:t>
+                <w:t xml:space="preserve">Rise and fall in medical education research 1999-2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Melot</w:t>
+                <w:t xml:space="preserve">Laetitia Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Launay</w:t>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Drouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Toubiana</w:t>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae070⟩</w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Medical Teacher, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2024.2371528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111411v1</w:t>
+                <w:t xml:space="preserve">hal-04675271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Reasons for Consultations on a French Telemedicine Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Paediatric antibiotic prescribing in a nationwide direct-to-consumer telemedicine platform in France, 2018–2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Mahé</w:t>
+                <w:t xml:space="preserve">Julie Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Cousin</w:t>
+                <w:t xml:space="preserve">Julie Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.dlae070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI240466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358192v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Standardized Reasons for Consultations on a French Telemedicine Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arriel Benis</w:t>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Januel</w:t>
+                <w:t xml:space="preserve">Bérénice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Staccini</w:t>
+                <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567154v1</w:t>
+                <w:t xml:space="preserve">hal-05358192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in the prevalence of inappropriate medication use among older adults: A review highlighting the importance of screening methods and database types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">A pilot study of refractory enthesitis treated with CO2 laser in spondyloarthritis and psoriatic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Roca</w:t>
+                <w:t xml:space="preserve">Clara Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Barat</w:t>
+                <w:t xml:space="preserve">Baptiste de Maleprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Varin</w:t>
+                <w:t xml:space="preserve">Pierre Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Patenere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.16092⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (5), pp.105764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678087v1</w:t>
+                <w:t xml:space="preserve">hal-05128082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of refractory enthesitis treated with CO2 laser in spondyloarthritis and psoriatic arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Duclos</w:t>
+                <w:t xml:space="preserve">Variability in the prevalence of inappropriate medication use among older adults: A review highlighting the importance of screening methods and database types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste de Maleprade</w:t>
+                <w:t xml:space="preserve">Frédéric Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Protat</w:t>
+                <w:t xml:space="preserve">Eric Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Patenere</w:t>
+                <w:t xml:space="preserve">Rémi Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 91 (5), pp.105764. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (7), pp.1559-1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.16092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128082v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Dashboard for Drug Interactions Mediated by Cytochromes Using a Health Care Data Warehouse in a University Hospital Center: Development Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gosselin</w:t>
+                <w:t xml:space="preserve">Frank Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flavien Disson</w:t>
+                <w:t xml:space="preserve">Jean-Marie Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/57705⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129082v1</w:t>
+                <w:t xml:space="preserve">hal-04567154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiating a One Digital Health Unified Terminology (ODH-UT) to Facilitate Community Expansion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Implementation of a Dashboard for Drug Interactions Mediated by Cytochromes Using a Health Care Data Warehouse in a University Hospital Center: Development Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Davidman</w:t>
+                <w:t xml:space="preserve">Laura Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliyahu Cohen</w:t>
+                <w:t xml:space="preserve">Alexandre Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1569-1573. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e57705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI240719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/57705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364857v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Staccini</w:t>
+                <w:t xml:space="preserve">Initiating a One Digital Health Unified Terminology (ODH-UT) to Facilitate Community Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helit Bauberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nehama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Davidman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliyahu Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1569-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567147v1</w:t>
+                <w:t xml:space="preserve">hal-05364857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential efficacy of T and B lymphocyte-targeted therapies on articular involvement of patients with rheumatoid arthritis and systemic sclerosis overlap syndrome. Results from a 2-centre series of 22 cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leclercq</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/0znf7e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129802v1</w:t>
+                <w:t xml:space="preserve">hal-04567147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in computerized provider order entry: 20-year bibliometric overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gosselin</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires de l’étude Profil-Eo : différents profils d’œsophagite à éosinophiles (allergique et non allergique) selon de multiples immunomarquages tissulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leguillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dordain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdgth.2023.1217694⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (3), pp.103385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364925v1</w:t>
+                <w:t xml:space="preserve">hal-04117284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement conservateur des bactériémies liées aux cathéters veineux de longue-durée.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+                <w:t xml:space="preserve">Trends in computerized provider order entry: 20-year bibliometric overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Alexandre</w:t>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2023.03.105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1217694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdgth.2023.1217694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117245v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omalizumab Drug Survival in Chronic Urticaria: A Retrospective Multicentric French Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement conservateur des bactériémies liées aux cathéters veineux de longue-durée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Litovsky</w:t>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hacard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angele Soria</w:t>
+                <w:t xml:space="preserve">K. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2023.08.033⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.S34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2023.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232919v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and integrating interactions involving the CYP450 enzyme system in a multi-terminology server: Contribution to information extraction from a clinical data warehouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gosselin</w:t>
+                <w:t xml:space="preserve">Omalizumab Drug Survival in Chronic Urticaria: A Retrospective Multicentric French Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Litovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tétart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Letord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
+                <w:t xml:space="preserve">Isabelle Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+                <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.104976. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.3752-3762.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2023.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982197v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Emergency Management for a Complex One Health Landscape: the Need for Standardization, Integration, and Interoperability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arriel Benis</w:t>
+                <w:t xml:space="preserve">Modeling and integrating interactions involving the CYP450 enzyme system in a multi-terminology server: Contribution to information extraction from a clinical data warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Haghi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">C Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1768742⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.104976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364947v1</w:t>
+                <w:t xml:space="preserve">hal-03982197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires de l’étude Profil-Eo : différents profils d’œsophagite à éosinophiles (allergique et non allergique) selon de multiples immunomarquages tissulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+                <w:t xml:space="preserve">Digital Emergency Management for a Complex One Health Landscape: the Need for Standardization, Integration, and Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tamburis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dordain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (3), pp.103385. </w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (01), pp.027-035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1768742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117284v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthésites résistantes dans la spondyloarthrite et le rhumatisme psoriasique traitées par laser C02 : résultats d’une étude pilote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Brevet</w:t>
+                <w:t xml:space="preserve">Medical informatics and digital health multilingual ontology (MIMO): A tool to improve international collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roudesli</w:t>
+                <w:t xml:space="preserve">Kévin Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Protat</w:t>
+                <w:t xml:space="preserve">Gustavo Montanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Patenere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Michaud</w:t>
+                <w:t xml:space="preserve">Verena Dornauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.236⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.104860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117369v1</w:t>
+                <w:t xml:space="preserve">hal-03985238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des facteurs associés à un risque d’atteinte neurologique sévère dans les spondylodiscites infectieuses dans une cohorte de 329 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desvaux</w:t>
+                <w:t xml:space="preserve">A. Gravière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gravière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">E. Fiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rasoldier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89 (S1), pp.A47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of citations of medRxiv preprints in articles published on COVID-19 in the world leading medical journals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enthésites résistantes dans la spondyloarthrite et le rhumatisme psoriasique traitées par laser C02 : résultats d’une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roudesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patenere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0264661⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (S1), pp.A158-A159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896489v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Simon</w:t>
+                <w:t xml:space="preserve">Analyse descriptive des spondylodiscites sans documentation bactériologique issues d’une cohorte de 329 spondylodiscites suspectées d’être infectieuses à l’imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gravière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rasoldier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (S1), pp.A47-A48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717896v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse descriptive des spondylodiscites sans documentation bactériologique issues d’une cohorte de 329 spondylodiscites suspectées d’être infectieuses à l’imagerie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Rasoldier</w:t>
+                <w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grosjean Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117353v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Clinical Data Warehouse to Optimize the Vaccination Strategy Against COVID-19: A Use Case in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of citations of medRxiv preprints in articles published on COVID-19 in the world leading medical journals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220050⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0264661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0264661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984797v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine in French Memory Clinics During the COVID-19 Pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morin</w:t>
+                <w:t xml:space="preserve">Using Clinical Data Warehouse to Optimize the Vaccination Strategy Against COVID-19: A Use Case in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhere</w:t>
+                <w:t xml:space="preserve">Marie Ndangang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sarazin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-215459⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.150-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647957v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Drug-Drug Interaction Measurement on Real-Word Data: The ReMIAMes Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telemedicine in French Memory Clinics During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">Marie Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Delamarre</w:t>
+                <w:t xml:space="preserve">Carole Roue-Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (2), pp.525-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-215459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689916v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoBioStat: Supporting Causal Diagram Design and Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Drug-Drug Interaction Measurement on Real-Word Data: The ReMIAMes Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pressat Laffouilhère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bénichou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 294, pp.302-306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220463⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 294, pp.151-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984907v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed gastric emptying as an independent predictor of mortality in gastroparesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OntoBioStat: Supporting Causal Diagram Design and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Melchior</w:t>
+                <w:t xml:space="preserve">Thibaut Pressat Laffouilhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.16827⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 294, pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592362v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de survie du traitement par omalizumab dans une cohorte multicentrique française de patients atteints d’urticaire chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed gastric emptying as an independent predictor of mortality in gastroparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Litovsky</w:t>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paryl</w:t>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hacard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Boccon Gibod</w:t>
+                <w:t xml:space="preserve">Gaëtan Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2022.09.063⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (7), pp.867-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.16827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117594v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Doc’EDS: a French semantic search tool to query health documents from a clinical data warehouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+                <w:t xml:space="preserve">Étude de survie du traitement par omalizumab dans une cohorte multicentrique française de patients atteints d’urticaire chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Balayé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+                <w:t xml:space="preserve">M. Paryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lelong</w:t>
+                <w:t xml:space="preserve">F. Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tétart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Billey</w:t>
+                <w:t xml:space="preserve">I. Boccon Gibod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (8), pp.A65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-022-01762-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2022.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981091v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Health Multilingual Ontology to Index Teaching Resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavien Disson</w:t>
+                <w:t xml:space="preserve">Evaluation of Doc’EDS: a French semantic search tool to query health documents from a clinical data warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220900⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-022-01762-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980904v1</w:t>
+                <w:t xml:space="preserve">hal-03981091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Digital Health Multilingual Ontology to Index Teaching Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Disson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30258⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 298, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774812v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Knowledge Platform (CKP): A Collaborative Ecosystem to Share Interoperable Clinical Forms, Viewers, and Order Sets with Various EMRs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunomodulatory and/or immunosuppressive drugs should not be stopped prior to skin tests for the assessment of drug allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dezoteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dahlweid</w:t>
+                <w:t xml:space="preserve">B. Tedbirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Rausch</w:t>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hinske</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 298, pp.117-121. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (4), pp.742-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982958v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory and/or immunosuppressive drugs should not be stopped prior to skin tests for the assessment of drug allergy</w:t>
+                <w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dezoteux</w:t>
+                <w:t xml:space="preserve">Laura Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Mesbahi</w:t>
+                <w:t xml:space="preserve">Sylvia Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tedbirt</w:t>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grosjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.20901⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e30258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464515v1</w:t>
+                <w:t xml:space="preserve">hal-03774812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical informatics and digital health multilingual ontology (MIMO): A tool to improve international collaborations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arriel Benis</w:t>
+                <w:t xml:space="preserve">Clinical Knowledge Platform (CKP): A Collaborative Ecosystem to Share Interoperable Clinical Forms, Viewers, and Order Sets with Various EMRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dahlweid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hinske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verena Dornauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167, pp.104860. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 298, pp.117-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985238v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des carcinomes épidermoïdes cutanées localisés aux membres inférieurs. Étude d’une cohorte de 100 patients</w:t>
               </w:r>
@@ -7049,429 +7049,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éruptions eczématiformes chroniques du sujet âgé : quelle imputabilité médicamenteuse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la relation entre la nature du traitement et la réponse thérapeutique selon la forme clinique du syndrome SAHO à partir d’une cohorte multicentrique normande analysée rétrospectivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bouteiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">C. Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Delaunay</w:t>
+                <w:t xml:space="preserve">D. Alcaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jachiet</w:t>
+                <w:t xml:space="preserve">A. Leclancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Bara</w:t>
+                <w:t xml:space="preserve">H. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (8), pp.A116-A117. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (Supplement 1), pp.A113-A114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464456v1</w:t>
+                <w:t xml:space="preserve">hal-03464617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la relation entre la nature du traitement et la réponse thérapeutique selon la forme clinique du syndrome SAHO à partir d’une cohorte multicentrique normande analysée rétrospectivement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Brevet</w:t>
+                <w:t xml:space="preserve">Impact du titre des anticorps anti-peptides cycliques citrullinés sur l’obtention de la rémission dans la polyarthrite rhumatoïde traitée par abatacept, tocilizumab ou anti-TNFα</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcelli</w:t>
+                <w:t xml:space="preserve">P. Blavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alcaix</w:t>
+                <w:t xml:space="preserve">M. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclancher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Bacquet</w:t>
+                <w:t xml:space="preserve">F. Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 88 (Supplement 1), pp.A113-A114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.179⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 88 (Supplement 1), pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464617v1</w:t>
+                <w:t xml:space="preserve">hal-03464655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du titre des anticorps anti-peptides cycliques citrullinés sur l’obtention de la rémission dans la polyarthrite rhumatoïde traitée par abatacept, tocilizumab ou anti-TNFα</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Protat</w:t>
+                <w:t xml:space="preserve">Éruptions eczématiformes chroniques du sujet âgé : quelle imputabilité médicamenteuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blavier</w:t>
+                <w:t xml:space="preserve">Juliette Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Grosjean</w:t>
+                <w:t xml:space="preserve">Marie Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jouen</w:t>
+                <w:t xml:space="preserve">Corina Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88 (Supplement 1), pp.A78. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (8), pp.A116-A117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464655v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude observationnelle bi-centrique sur la prise en charge thérapeutique des patients atteints simultanément d’une polyarthrite rhumatoïde et d’une sclérodermie</w:t>
               </w:r>
@@ -7483,77 +7483,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (Supplement 1), pp.A142-A143. </w:t>
@@ -7591,90 +7591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature Scientifique en SAnté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 306, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7725,77 +7725,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Deroualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (6), pp.105247. </w:t>
@@ -7833,103 +7833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological Models Supporting Covariates Selection in Observational Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pressat Laffouilhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, pp.1095-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7957,1411 +7957,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual Evaluation of the Automatic Mapping of International Classification of Diseases (ICD)-11 (in French).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Best Semantic Expansion to Query PubMed Through Automatic Performance Assessment of Four Search Strategies on All Medical Subject Heading Descriptors: Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément R Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200429⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.e12799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066685v1</w:t>
+                <w:t xml:space="preserve">hal-02934327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinedoc, CISMeF et COVID-19 : la nécessité de référencer les brochures pédagogiques pour le patient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manual Evaluation of the Automatic Mapping of International Classification of Diseases (ICD)-11 (in French).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letord</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (223), pp.3-5. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.1335-1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065903v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automatic annotation by a multi-terminological concepts extractor within a corpus of data from family medicine consultations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinedoc, CISMeF et COVID-19 : la nécessité de référencer les brochures pédagogiques pour le patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Siefridt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefan Darmoni</w:t>
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2019.104009⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (223), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407137v1</w:t>
+                <w:t xml:space="preserve">hal-03065903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes rhumatologiques de la sarcoïdose sont associées à un risque accru de développer une spondyloarthrite : résultats d’une étude cas-témoins monocentrique rétrospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Deroualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Deroualle</w:t>
+                <w:t xml:space="preserve">S. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.A98-A99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.10.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Best Semantic Expansion to Query PubMed Through Automatic Performance Assessment of Four Search Strategies on All Medical Subject Heading Descriptors: Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of automatic annotation by a multi-terminological concepts extractor within a corpus of data from family medicine consultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Siefridt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément R Massonnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+                <w:t xml:space="preserve">Laëtitia Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.e12799. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.104009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/12799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2019.104009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934327v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de connaissance multilingue et dynamique en ligne pour la médecine générale et les soins primaires</w:t>
+                <w:t xml:space="preserve">Performance evaluation of three semantic expansions to query PubMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jamoulle</w:t>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Knupp Augusto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melissa Resnick</w:t>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11604/pamj.2019.32.66.15952⟩</w:t>
+              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hir.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407121v1</w:t>
+                <w:t xml:space="preserve">hal-02417189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Semantic Health Data Warehouse in the Context of Clinical Trials: Development and Usability Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lelong</w:t>
+                <w:t xml:space="preserve">Une base de connaissance multilingue et dynamique en ligne pour la médecine générale et les soins primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jamoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Knupp Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pizzanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Soualmia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Ariana de Oliveira Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Taalba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melissa Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.e13917. </w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/13917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2019.32.66.15952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407129v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Publication Trends in Childhood Obesity Research in PubMed Since 1945</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a Semantic Health Data Warehouse in the Context of Clinical Trials: Development and Usability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+                <w:t xml:space="preserve">Lina Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogna Gehanno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rollin</w:t>
+                <w:t xml:space="preserve">Mehdi Taalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Childhood Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/chi.2018.0276⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.e13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407959v1</w:t>
+                <w:t xml:space="preserve">hal-02407129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours médical sur Twitter®. Étude d’un corpus de tweets émis par des médecins généralistes entre juin 2012 et mars 2017 et contenant le hashtag #DocTocToc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Publication Trends in Childhood Obesity Research in PubMed Since 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salles</w:t>
+                <w:t xml:space="preserve">Bogna Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dufour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.03.027⟩</w:t>
+              <w:t xml:space="preserve">Childhood Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/chi.2018.0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443385v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of three semantic expansions to query PubMed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du discours médical sur Twitter®. Étude d’un corpus de tweets émis par des médecins généralistes entre juin 2012 et mars 2017 et contenant le hashtag #DocTocToc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Massonnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lelong</w:t>
+                <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">C. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S152-S153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hir.12291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417189v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature scientifique en santé) : intérêt et utilisation pour la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références en santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,77 +9386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminology Coverage from Semantic Annotated Health Documents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ndangang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,896 +9514,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Terminology Coverage in the French Corpus LiSSa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, dissemination, and applications of a new terminological resource, the Q-Code taxonomy for professional aspects of general practice/family medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jamoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cabot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ashwin Ittoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-126⟩</w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2017.1404986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843039v1</w:t>
+                <w:t xml:space="preserve">hal-02407166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mher Joulakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Segas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407591v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Terminology in General Practice/Family Medicine to Represent Non-Clinical Aspects for Various Usages: The Q-Codes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Treuherz</w:t>
+                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-471⟩</w:t>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2017.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407206v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, dissemination, and applications of a new terminological resource, the Q-Code taxonomy for professional aspects of general practice/family medicine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melissa Resnick</w:t>
+                <w:t xml:space="preserve">Evaluation of the Terminology Coverage in the French Corpus LiSSa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13814788.2017.1404986⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235, pp.126-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407166v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.134-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407195v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+                <w:t xml:space="preserve">A Terminology in General Practice/Family Medicine to Represent Non-Clinical Aspects for Various Usages: The Q-Codes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jamoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Ittoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Segas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Arthur Treuherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.94. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235, pp.471-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109414v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving Clinical and Omic Data from Electronic Health Records.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10428,51 +10428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The words of prevention, part II: ten terms in the realm of quaternary prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jamoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Gavilán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10480,51 +10480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Vaz Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pizzanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Medicina de Família e Comunidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (35), pp.1-11. </w:t>
@@ -10562,77 +10562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web and the Future of Health Care Data in Family Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jamoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert H Vander Stichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Roumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,77 +10795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10929,103 +10929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search Engine to Access PubMed Monolingual Subsets: Proof of Concept and Evaluation in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fatima Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (12), pp.e271. </w:t>
@@ -11089,77 +11089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.961</w:t>
@@ -11188,103 +11188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Search Engine to Access PubMed Monolingual Subsets: A Feasibility Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.966</w:t>
@@ -11352,51 +11352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11447,90 +11447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting the Translation of SNOMED CT into French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12122,64 +12122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12243,90 +12243,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikiMeSH: Multi Lingual MeSH Translations via Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Dusenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Desgrippes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Medical Informatics Europe Conference (MIE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI), May 2022, Nice, France. pp.403-404, </w:t>
@@ -12390,64 +12390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Dusenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément R Massonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12483,502 +12483,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Embedding for French Natural Language in Healthcare: A Comparative Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle sémantique d'identification du médicament en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Dynomant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+                <w:t xml:space="preserve">X Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Danès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier IA &amp; Santé 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fleur Mougin; Brigitte Séroussi, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409087v1</w:t>
+                <w:t xml:space="preserve">hal-02917172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word Embedding for French Natural Language in Healthcare: A Comparative Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobin Yasini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+                <w:t xml:space="preserve">Emeric Dynomant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2019, lyon, France. pp.118-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407155v1</w:t>
+                <w:t xml:space="preserve">hal-02409087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle sémantique d'identification du médicament en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Charlet</w:t>
+                <w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Aimé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Danès</w:t>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IA &amp; Santé 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917172v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing grey multilingual literature in General Practice in the era of Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jamoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Ittoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vander Stichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Resnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Grey Literature: Public Awareness and Access to Grey Literature, GL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Greynet, Oct 2017, Roma, Italy, Italy. pp.61-84</w:t>
@@ -13033,51 +13033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHIC2017 2nd International Saudi Health Informatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13115,64 +13115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMIConto : une Ressource Termino-Ontologique pour la Qualification et l’Indexation des Outils d’Analyse en Sciences Omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosjean Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13221,640 +13221,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating and Retrieving Omic Data in Electronic Health Records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">OMIC-Onto : une Ressource pour l’Indexation et la Recherche d’Outils Omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita E. Bandrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno José Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 7th International Workshop on Knowledge Representation for Health Care (KRH4C), in conjunction with the 15th International Conference on Artificial Intelligence in MEdicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">Actes des Journées Ouvertes en Bioinformatique, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102970v1</w:t>
+                <w:t xml:space="preserve">hal-02102978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Retrieval in Electronic Health Records Using a Multiple Layer Query Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Integrating and Retrieving Omic Data in Electronic Health Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">In proceedings of the 7th International Workshop on Knowledge Representation for Health Care (KRH4C), in conjunction with the 15th International Conference on Artificial Intelligence in MEdicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154970v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMIC-Onto : une Ressource pour l’Indexation et la Recherche d’Outils Omiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+                <w:t xml:space="preserve">Information Retrieval in Electronic Health Records Using a Multiple Layer Query Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno José Gonzalez</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées Ouvertes en Bioinformatique, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102978v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Compare Bio-Ontologies Portals</w:t>
+                <w:t xml:space="preserve">Comparing BioPortal and HeTOP: towards a unique biomedical ontology portal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouarech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE: Medical Informatics European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">IWBBIO: International Work-Conference on Bioinformatics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01052549v1</w:t>
+                <w:t xml:space="preserve">lirmm-01052583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing BioPortal and HeTOP: towards a unique biomedical ontology portal?</w:t>
+                <w:t xml:space="preserve">An Approach to Compare Bio-Ontologies Portals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouarech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWBBIO: International Work-Conference on Bioinformatics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
+              <w:t xml:space="preserve">MIE: Medical Informatics European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01052583v1</w:t>
+                <w:t xml:space="preserve">lirmm-01052549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13866,346 +13866,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de données cliniques issues de l'Entrepôt de Données de Santé Normand (EDSaN) pour la surveillance active des bronchiolites après le déploiement du Nirsevimab en Normandie</w:t>
+                <w:t xml:space="preserve">Can we see early effects of nirsevimab in Normandy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Deseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Ducatez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hortense Petat</w:t>
+                <w:t xml:space="preserve">Véronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the European Society for Paediatric Infectious Diseases (ESPID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046477v1</w:t>
+                <w:t xml:space="preserve">hal-05046463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we see early effects of nirsevimab in Normandy?</w:t>
+                <w:t xml:space="preserve">Utilisation de données cliniques issues de l'Entrepôt de Données de Santé Normand (EDSaN) pour la surveillance active des bronchiolites après le déploiement du Nirsevimab en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Deseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the European Society for Paediatric Infectious Diseases (ESPID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046463v1</w:t>
+                <w:t xml:space="preserve">hal-05046477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of antimicrobial-lock therapy in catheter-related bloodstream infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pressat Laffouilhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14247,103 +14247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new knowledge organisation for monoclonal antibodies use authorised in Europe: a multi-terminology thesaurus to facilitate queries within clinical data warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normandie de recherche biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, ROUEN, France</w:t>
@@ -14372,103 +14372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search engines in medicine: the need to involve healthcare professional end users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden</w:t>
@@ -14529,90 +14529,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological Representation of Causal Relations for a Deep Understanding of Associations Between Variables in Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pressat Laffouilhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14667,103 +14667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting Data Retrieval with a Drug Knowledge Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics and Technology in Clinical Care and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
@@ -14833,103 +14833,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14951,64 +14951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-label drug database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15069,103 +15069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Doc’EDS: A French Semantic Search Tool to Query Health Documents from A Clinical Data Warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15181,381 +15181,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word embedding for French natural language in healthcare: a comparative study (Preprint)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">OMICtools: a community-driven search engine for biological data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Denorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omictools Community</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321827v1</w:t>
+                <w:t xml:space="preserve">hal-02407215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doc2Vec on the PubMed corpus: study of a new approach to generate related articles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Word embedding for French natural language in healthcare: a comparative study (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407163v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMICtools: a community-driven search engine for biological data analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doc2Vec on the PubMed corpus: study of a new approach to generate related articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dynomant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omictools Community</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02407215v1</w:t>
+                <w:t xml:space="preserve">hal-02407163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15599,51 +15599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Golbreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-13012, LIRMM, University of Montpellier. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15687,51 +15687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Golbreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-13011, LIRMM, University of Montpellier. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,51 +15918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Colardelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Daligault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Bauberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Tachnai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur Hanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nehama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tamburis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Angelozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brevet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-025-07390-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medghoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3345/cep.2025.00122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Follin-Arbelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Curey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12080983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Hagege" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gerard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duhamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Dana Mihailescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/6cxcaq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagassy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2025.103445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Christophe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2025.101672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chabut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daligault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70515" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Monti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diagouraga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01041-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Crisan-Vida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241287010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Melot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salomon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae070" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240466" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53997" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de Maleprade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Protat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patenere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105764" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57705" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Blinder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Davidman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahu Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240719" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Lebel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclercq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/0znf7e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2023.1217694" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexandre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Litovsky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence T&#233;tart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boccon-Gibod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.08.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104976" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Haghi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768742" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leblond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dordain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103385" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roudesli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Protat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patenere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.236" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rasoldier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896489v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264661" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.057" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ndangang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilhere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roue-Jagot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215459" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220463" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desprez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prevost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16827" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117594v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litovsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paryl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boccon Gibod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.063" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-022-01762-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220900" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982958v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dahlweid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Rausch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hinske" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220919" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464515v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dezoteux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mesbahi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tedbirt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20901" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montanha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Dornauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104860" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Huard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Tedbirt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mignard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouteiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delaunay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.540" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464617v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alcaix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclancher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.179" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blavier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.123" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.222" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Deroualle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105247" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210361" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200429" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lefebvre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rollin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2019.104009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroualle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.10.170" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamoulle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knupp Augusto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pizzanelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana de Oliveira Tavares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Resnick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2019.32.66.15952" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407129v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13917" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407959v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Gehanno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2018.0276" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassanaly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.03.027" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-921-8-20" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843039v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-126" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407206v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ittoo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Treuherz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-471" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407166v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardillo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1404986" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848622v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gavil&#225;n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vaz Cardoso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ana Mari&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5712/rbmfc10(35)1063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407681v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Vander Stichele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roumier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103587v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rodrigues" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jacques Darmoni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854299v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854309v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854301v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645338v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-11-65" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845364v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zana" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220238" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984778v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Dusenne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desgrippes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220483" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985975v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986377v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vander Stichele" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986411v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102961v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfeux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102970v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154970v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102978v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita E. Bandrowski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jos&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052549v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouarech" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052583v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046477v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Deseille" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ducatez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046463v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04184248v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pressat Laffouilhere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alexandre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987580v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985093v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leveque" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09342-5_5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545818v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210909" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560414v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zana" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Advenier-Iakovlev" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066666v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407215v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denorme" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omictools Community" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534124v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Golbreich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495056v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Colardelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Daligault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chabut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daligault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Monti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diagouraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01041-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medghoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3345/cep.2025.00122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brevet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Follin-Arbelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chadie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Curey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12080983" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Bauberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Tachnai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur Hanan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nehama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tamburis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Angelozzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-025-07390-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Hagege" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duhamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Dana Mihailescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/6cxcaq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagassy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2025.103445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Christophe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2025.101672" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121385v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Lebel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/0znf7e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Crisan-Vida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241287010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Melot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salomon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240466" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duclos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de Maleprade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Protat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patenere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105764" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dufour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53997" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gosselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57705" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Blinder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Davidman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahu Cohen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leblond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dordain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103385" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2023.1217694" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Litovsky" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence T&#233;tart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boccon-Gibod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.08.033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104976" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Haghi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768742" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montanha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Dornauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104860" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rasoldier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.056" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117369v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roudesli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Protat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patenere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.236" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264661" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984797v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ndangang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilhere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roue-Jagot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215459" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220463" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desprez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prevost" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16827" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117594v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litovsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paryl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boccon Gibod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.063" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-022-01762-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220900" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dezoteux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mesbahi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tedbirt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20901" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dahlweid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Rausch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hinske" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220919" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Huard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Tedbirt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mignard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alcaix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.179" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464655v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.123" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouteiller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delaunay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bara" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.540" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.222" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Deroualle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105247" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210361" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200429" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100089v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroualle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.10.170" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407137v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lefebvre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rollin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2019.104009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamoulle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knupp Augusto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pizzanelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana de Oliveira Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Resnick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2019.32.66.15952" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407129v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13917" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407959v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Gehanno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2018.0276" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443385v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salles" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassanaly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.03.027" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-921-8-20" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407166v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ittoo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardillo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1404986" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-126" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407206v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Treuherz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-471" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848622v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gavil&#225;n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vaz Cardoso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ana Mari&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5712/rbmfc10(35)1063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407681v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Vander Stichele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roumier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103587v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rodrigues" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jacques Darmoni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854299v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854309v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854301v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645338v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-11-65" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845364v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zana" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220238" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984778v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Dusenne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desgrippes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220483" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985975v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986377v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vander Stichele" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986411v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102961v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfeux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102978v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita E. Bandrowski" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jos&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102970v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052583v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouarech" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Deseille" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ducatez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04184248v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pressat Laffouilhere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alexandre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987580v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985093v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leveque" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09342-5_5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545818v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210909" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560414v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zana" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Advenier-Iakovlev" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066666v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407215v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denorme" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omictools Community" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534124v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Golbreich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495056v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>